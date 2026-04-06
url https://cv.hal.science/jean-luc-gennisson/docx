--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -472,923 +472,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pushing the physical limits of wave propagation in soft tissues: an add-on to shear wave elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Benech</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Z Pavan</w:t>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lavarello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2024.1507874⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144248v1</w:t>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Editorial: Pushing the physical limits of wave propagation in soft tissues: an add-on to shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Brum</w:t>
+                <w:t xml:space="preserve">Theo Z Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Benech</w:t>
+                <w:t xml:space="preserve">Roberto Lavarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2024.1507874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationship between tensile viscoelasticity and unloaded ultrasound shear wave measurements in ex vivo tendon</w:t>
+                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Götschi</w:t>
+                <w:t xml:space="preserve">Guillaume Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Schärer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jess G Snedeker</w:t>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144300v1</w:t>
+                <w:t xml:space="preserve">hal-04227413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the relationship between tensile viscoelasticity and unloaded ultrasound shear wave measurements in ex vivo tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+                <w:t xml:space="preserve">Tobias Götschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Yannick Schärer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess G Snedeker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.111411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942293v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lancelot</w:t>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Cornu</w:t>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388240v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Index Mapping in Kidney Based on Ultrasensitive Pulsed-Wave Doppler and Automatic Spectrogram Envelope Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frappart</w:t>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraschini</w:t>
+                <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3240283⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.106325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257405v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistivity Index Mapping in Kidney Based on Ultrasensitive Pulsed-Wave Doppler and Automatic Spectrogram Envelope Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+                <w:t xml:space="preserve">Lenin Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Christophe Fraschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (3), pp.207-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3240283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227413v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial ultrasound simulations: A review</w:t>
               </w:r>
@@ -1491,64 +1491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustoelasticity in transversely isotropic soft tissues: Quantification of muscle nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (6), pp.4489-4500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2157,51 +2157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,51 +2546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of bi-dimensional images in Fourier-Transform Acousto-Optic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,295 +3046,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast ultrasound coupled with cervical magnetic stimulation for non-invasive and non-volitional assessment of diaphragm contractility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+                <w:t xml:space="preserve">Changes in the Viscoelastic Properties of the Vastus Lateralis Muscle With Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Peñailillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Malgoyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP280457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266752v1</w:t>
+                <w:t xml:space="preserve">hal-02554042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Viscoelastic Properties of the Vastus Lateralis Muscle With Fatigue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Malgoyre</w:t>
+                <w:t xml:space="preserve">Ultrafast ultrasound coupled with cervical magnetic stimulation for non-invasive and non-volitional assessment of diaphragm contractility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.307. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 598 (24), pp.5627-5638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP280457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554042v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Pharmacological Protocols for Targeted Inhibition of Canalicular MRP2 Activity in Hepatocytes Using [99mTc]mebrofenin Imaging in Rats</w:t>
               </w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Accuracy of Four Levels of Manual Compression Applied in Supersonic Shear Wave Elastography of the Breast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3571,51 +3571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3643,1099 +3643,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03033700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Adaptive Sound Speed Estimation for the Diagnosis and Quantification of Hepatic Steatosis: A Pilot Study</w:t>
+                <w:t xml:space="preserve">3-D Longitudinal Imaging of Tumor Angiogenesis in Mice in Vivo Using Ultrafast Doppler Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
+                <w:t xml:space="preserve">Charlie Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Imbault</w:t>
+                <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ronot</w:t>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Faccinetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard van Beers</w:t>
+                <w:t xml:space="preserve">Guillaume Barrois Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-0660-9465⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (5), pp.1284-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088913v1</w:t>
+                <w:t xml:space="preserve">hal-02376690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphragm shear modulus reflects transdiaphragmatic pressure Diaphragm shear modulus reflects transdiaphragmatic pressure 1 during isovolumetric inspiratory efforts and ventilation against inspiratory loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Dres</w:t>
+                <w:t xml:space="preserve">Ultrasonic Adaptive Sound Speed Estimation for the Diagnosis and Quantification of Hepatic Steatosis: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+                <w:t xml:space="preserve">Marion Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ronot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Faccinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01060.2018⟩</w:t>
+              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (06), pp.722-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0660-9465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272079v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Doppler as a Tool for the Diagnosis of Testicular Ischemia during the Valsalva Maneuver: A New Way to Explore Varicoceles?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Diaphragm shear modulus reflects transdiaphragmatic pressure Diaphragm shear modulus reflects transdiaphragmatic pressure 1 during isovolumetric inspiratory efforts and ventilation against inspiratory loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bachasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (3), pp.699-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01060.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072556v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled mechanical vibration and impacts on skin biology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasensitive Doppler as a Tool for the Diagnosis of Testicular Ischemia during the Valsalva Maneuver: A New Way to Explore Varicoceles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Bernal</w:t>
+                <w:t xml:space="preserve">Michele Bertolloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zane Miller</w:t>
+                <w:t xml:space="preserve">Marie-France Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Poole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ruiz</w:t>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/srt.12753⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.1048--1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088919v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posture‐related stiffness mapping of paraspinal muscles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled mechanical vibration and impacts on skin biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caberlotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Creze</w:t>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dina Bedretdinova</w:t>
+                <w:t xml:space="preserve">Zane Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Soubeyrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+                <w:t xml:space="preserve">Aaron Poole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12978⟩</w:t>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.srt.12753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/srt.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335788v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured ultrasound-modulated optical tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Posture‐related stiffness mapping of paraspinal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+                <w:t xml:space="preserve">Maud Creze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Bedretdinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.58.001933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 234 (6), pp.787-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086413v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Doppler as a tool for the diagnosis of testicular ischemia during the Valsalva maneuver: a new way to explore varicoceles?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Structured ultrasound-modulated optical tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Criton</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.1933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.001933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089157v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Longitudinal Imaging of Tumor Angiogenesis in Mice in Vivo Using Ultrafast Doppler Tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Payen</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Doppler as a tool for the diagnosis of testicular ischemia during the Valsalva maneuver: a new way to explore varicoceles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+                <w:t xml:space="preserve">Jérôme Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Barrois Barrois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Antoine Rachas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.1048-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376690v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interpolation of the absorption response for quantitative acousto-optic imaging</w:t>
               </w:r>
@@ -4747,51 +4747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maimouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,90 +4846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic fat fraction quantification using in vivo adaptive sound speed estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bendjador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4974,5927 +4974,5793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial Functional Ultrasound Imaging in Freely Moving Awake Mice and Anesthetized Young Rats without Contrast Agent</w:t>
+                <w:t xml:space="preserve">Tumor Stiffening, a Key Determinant of Tumor Progression, is Reversed by Nanomaterial-Induced Photothermal Therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Tiran</w:t>
+                <w:t xml:space="preserve">Iris Marangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Ferrier</w:t>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Deffieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pezet</w:t>
+                <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.011⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.17574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242243v1</w:t>
+                <w:t xml:space="preserve">inserm-01463750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sound speed estimation for ultrasound-based hepatic steatosis assessment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial Functional Ultrasound Imaging in Freely Moving Awake Mice and Anesthetized Young Rats without Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tissier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Elodie Tiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6226⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.1679-1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060918v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
+                <w:t xml:space="preserve">Robust sound speed estimation for ultrasound-based hepatic steatosis assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Tanter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound Med Biol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.3582 - 3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191947v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diffraction correction for storage and loss moduli imaging using radiation force based elastography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound Med Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/62/1/91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04060927v1</w:t>
+                <w:t xml:space="preserve">hal-03191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of Imaging and Treatment Monitoring of Breast Lesions with Three-Dimensional Shear Wave Elastography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aline Criton</w:t>
+                <w:t xml:space="preserve">A diffraction correction for storage and loss moduli imaging using radiation force based elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliana Budelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tardivon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/62/1/91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0034-1398980⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04088827v1</w:t>
+                <w:t xml:space="preserve">hal-04060927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoperative Functional Ultrasound Imaging of Human Brain Activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Feasibility of Imaging and Treatment Monitoring of Breast Lesions with Three-Dimensional Shear Wave Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Athanasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldmuth Latorre-Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Criton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tardivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06474-8⟩</w:t>
+              <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (01), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0034-1398980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580135v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Multiparametric Ultrasound Imaging of Structural and Functional Tumor Modifications during Therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Intraoperative Functional Ultrasound Imaging of Human Brain Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.7304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06474-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891817v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">In Vivo Multiparametric Ultrasound Imaging of Structural and Functional Tumor Modifications during Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Comperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 43 (9), pp.2000-2012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089186v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the dynamics of cardiac fiber orientation in vivo using 3D Ultrasound Backscatter Tensor Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.830. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-00946-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061493v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D functional ultrasound imaging of the cerebral visual system in rodents</w:t>
+                <w:t xml:space="preserve">Imaging the dynamics of cardiac fiber orientation in vivo using 3D Ultrasound Backscatter Tensor Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gesnik</w:t>
+                <w:t xml:space="preserve">Clement Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Blaize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Victor Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Alain Sahel</w:t>
+                <w:t xml:space="preserve">Jean Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.071⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093526v1</w:t>
+                <w:t xml:space="preserve">hal-04061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Functional Ultrasound Imaging of Human Brain Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-06474-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Multiparametric Ultrasound Imaging of Structural and Functional Tumor Modifications during Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Comperat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (9), pp.2000-2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular Shear Wave Elastography in Normal and Infertile Men: A Prospective Study on 601 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ferlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (4), pp.782-789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Functional Ultrasound Imaging of the cerebral visual system in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.267-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor Stiffening, a Key Determinant of Tumor Progression, is Reversed by Nanomaterial-Induced Photothermal Therapy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+                <w:t xml:space="preserve">Lumbar annulus fibrosus biomechanical characterization in healthy children by ultrasound shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1213-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-015-3911-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.17574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01463750v1</w:t>
+                <w:t xml:space="preserve">hal-05144297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast acousto-optic imaging with ultrasonic plane waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Ramaz</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.003774⟩</w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1165346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297520v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous recording of neuronal and vascular dynamics in mobile animals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafast acousto-optic imaging with ultrasonic plane waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Grabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163205006⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.3774-3789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.003774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541349v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4D microvascular imaging based on ultrafast Doppler tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Simultaneous recording of neuronal and vascular dynamics in mobile animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.014⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.444-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163205006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01541350v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4D microvascular imaging based on ultrafast Doppler tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Demene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+                <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1165346⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.472-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355323v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumbar annulus fibrosus biomechanical characterization in healthy children by ultrasound shear wave elastography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (3), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00330-015-3911-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05144297v1</w:t>
+                <w:t xml:space="preserve">hal-03407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of the internal response of the kidney during compressive loading using ultrafast ultrasonography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (10), pp. 1852-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02441063v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical induction of the tumorigenic β-catenin pathway by tumour growth pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Béalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02324714v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pressure on the shear modulus, mass and thickness of the perfused porcine kidney</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281820v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02441063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Rayleigh-Lamb Modes in Soft-solids with Application to Surface Wave Elastography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (9), pp.3639-3654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03275165v1</w:t>
+                <w:t xml:space="preserve">hal-02324714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG and functional ultrasound imaging in mobile rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of pressure on the shear modulus, mass and thickness of the perfused porcine kidney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Helfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp. 30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NMETH.3506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01541358v1</w:t>
+                <w:t xml:space="preserve">hal-01281820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Protocol for Shear Wave Elastography of Lower Limb Muscles at Rest and During Passive Stretching.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+                <w:t xml:space="preserve">Analysis of Rayleigh-Lamb Modes in Soft-solids with Application to Surface Wave Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Thoreux</w:t>
+                <w:t xml:space="preserve">Gustavo Grinspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Negreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.04.020⟩</w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.175 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494020v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Clutter Filtering of Ultrafast Ultrasound Data Highly Increases Doppler and fUltrasound Sensitivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">EEG and functional ultrasound imaging in mobile rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (11), pp.2271-2285. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (9), pp.831+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2428634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMETH.3506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541361v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Clutter Filtering of Ultrafast Ultrasound Data Highly Increases Doppler and fUltrasound Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Demene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Bruno-Felix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylie Tucker</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (11), pp.2271-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2015.2428634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407595v1</w:t>
+                <w:t xml:space="preserve">hal-01541361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the internal response of the kidney during compressive loading using ultrafast ultrasonography</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reliable Protocol for Shear Wave Elastography of Lower Limb Muscles at Rest and During Passive Stretching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Kheireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thoreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.033⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (9), pp.2284-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281959v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical induction of the tumorigenic β-catenin pathway by tumour growth pressure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology over five orders of magnitude in model hydrogels: agreement between strain-controlled rheometry, transient elastography, and supersonic shear wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.946 - 954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03941300v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology over five orders of magnitude in model hydrogels: agreement between strain-controlled rheometry, transient elastography, and supersonic shear wave imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intervertebral disc characterization by shear wave elastography: an in-vitro preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the IME Part H : Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.In Press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411914540279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01529929v1</w:t>
+                <w:t xml:space="preserve">hal-01010870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervertebral disc characterization by shear wave elastography: an in-vitro preliminary study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubousset</w:t>
+                <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Papadacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the IME Part H : Journal of Engineering in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (22), pp.6923-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954411914540279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01010870v1</w:t>
+                <w:t xml:space="preserve">hal-02324722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Motion Estimation of Shear Shock Waves in Soft Solids and Tissue With Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (9), pp.1489-1503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324722v1</w:t>
+                <w:t xml:space="preserve">hal-01460010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Motion Estimation of Shear Shock Waves in Soft Solids and Tissue With Ultrasound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of storage temperature on the mechanical properties of porcine kidney estimated using Shear Wave Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp. 86-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01460010v1</w:t>
+                <w:t xml:space="preserve">hal-00918568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound elastography: Principles and techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagn Interv Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00818817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of storage temperature on the mechanical properties of porcine kidney estimated using Shear Wave Elastography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantitative elastography of renal transplants using supersonic shear imaging: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (10), pp.2138-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-012-2471-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00918568v1</w:t>
+                <w:t xml:space="preserve">hal-02088161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative elastography of renal transplants using supersonic shear imaging: a pilot study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Noninvasive In Vivo Liver Fibrosis Evaluation Using Supersonic Shear Imaging: A Clinical Study on 113 Hepatitis C Virus Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Couade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bercoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-012-2471-9⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (9), pp.1361-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02088161v1</w:t>
+                <w:t xml:space="preserve">hal-02088143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive In Vivo Liver Fibrosis Evaluation Using Supersonic Shear Imaging: A Clinical Study on 113 Hepatitis C Virus Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mallet</w:t>
+                <w:t xml:space="preserve">Measurement of pulsatile motion with millisecond resolution by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rares Salomir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (6), pp.1787 - 1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.23134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.05.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02088143v1</w:t>
+                <w:t xml:space="preserve">hal-05246439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of pulsatile motion with millisecond resolution by MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature dependence of the shear modulus of soft tissues assessed by ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanter Mickael</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (6), pp.1701-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/6/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.23134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05246439v1</w:t>
+                <w:t xml:space="preserve">hal-02121748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear reflection of shock shear waves in soft elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (2), pp.683-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3277202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the shear modulus of soft tissues assessed by ultrasound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tanter Mickael</w:t>
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/55/6/011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121748v1</w:t>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Acoustoelasticity in soft solids: assessment of the nonlinear shear modulus with the acoustic radiation force.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (6), pp.3211-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2793605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+                <w:t xml:space="preserve">inserm-00251301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustoelasticity in soft solids: assessment of the nonlinear shear modulus with the acoustic radiation force.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (18), pp.184107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2378616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2793605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00251301v1</w:t>
+                <w:t xml:space="preserve">hal-02481829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Human muscle hardness assessment during incremental isometric contraction using transient elastography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (7), pp.1543-50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2004.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2004.07.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,953 +10770,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Dufour</w:t>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Legrand</w:t>
+                <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Noise Correlation inspired : une approche unique pour l’élastographie par IRM, échographie et imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Dufour</w:t>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Legrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Dufour</w:t>
+                <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Legrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transcranial ultrasound simulations based on time-of-flight minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Angla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Chouh</w:t>
+                <w:t xml:space="preserve">Paul Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mondou</w:t>
+                <w:t xml:space="preserve">Kévyn Perlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Toullelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023 - International ultrasonic symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.10307147, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10307147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04254119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11859,629 +11725,629 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Ultrasound Plane Wave Imaging As a Novel non-Invasive Technique to Assess Diaphragm Contractility in Response to Phrenic Nerve Magnetic Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustoelasticity in transverse isotropic soft tissues: quantification of muscles' nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual), United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Barthélémy</w:t>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Khoury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steve Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1429-1432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound shear wave elastography for assessing diaphragm function within the intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.966-969, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ultrasound imaging grants alternate methods for assessing diaphragm function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12490,3522 +12356,3522 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Doorduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal response of rat visual cortex during moving stimuli using Functional Ultrasound (fUS) Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of Elastography and Contrast-enhanced Ultrasound For The Differentiation of Tumor Modifications Between Antiangiogenic and Cytotoxic Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrois Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lamuraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01155177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anicet Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NHTSA Workshop 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, SAN DIEGO, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Achilles Tendon Elasticity Assessment using Supersonic Shear Imaging: a feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Tanter</w:t>
+                <w:t xml:space="preserve">Internal kidney's behaviour during compressive loading using ultrafast echography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Helfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0299⟩</w:t>
+              <w:t xml:space="preserve">38ième congrès de la Société de Biomécanique francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, MARSEILLE, France. pp. 200-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275147v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the cervical stiffness in pregnant women using Shear Wave Elastography: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ait-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal kidney's behaviour during compressive loading using ultrafast echography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+                <w:t xml:space="preserve">In Vivo Achilles Tendon Elasticity Assessment using Supersonic Shear Imaging: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième congrès de la Société de Biomécanique francophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815911⟩</w:t>
+              <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859767v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency rheology of hybrid hydrogels using ultrasound transient elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Two Dimension (2D) elasticity maps of coagulation of blood using SuperSonic Shearwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498995v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of a protocol to evaluate the effect of storage on the mechanical properties of the kidney in-vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Shear elasticity quantification of cancerous tumors in mice, pre and post chemotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucauld Chammings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Lefevre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811285v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive ultrasonic displacement estimation for elastic shock waves in soft solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">High frequency rheology of hybrid hydrogels using ultrasound transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dizeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0051⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.2525-2528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460024v1</w:t>
+                <w:t xml:space="preserve">hal-02498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of transverse isotropic soft tissues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Repeatability of a protocol to evaluate the effect of storage on the mechanical properties of the kidney in-vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810693v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear elasticity quantification of cancerous tumors in mice, pre and post chemotherapy treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Adaptive ultrasonic displacement estimation for elastic shock waves in soft solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.204-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810826v1</w:t>
+                <w:t xml:space="preserve">hal-01460024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Dimension (2D) elasticity maps of coagulation of blood using SuperSonic Shearwave Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Elasticity of transverse isotropic soft tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810824v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative stress imaging by combining static and dynamic elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification non-invasive du degré de Fibrose Hépatique par Élastographie Dynamique (Supersonic Shear Imaging)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bavu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+                <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de propagations guidés en plaques minces: Application à lélastographie haute-résolution de la cornée et de la peau par Supersonic Shear Imagine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu-Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu-Mai Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time quantitative elastography using Supersonic Shear wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Montaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, France. pp.276-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bavu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bavu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON-INVASIVE LIVER FIBROSIS STAGING USING SUPERSONIC SHEAR IMAGING : A CLINICAL STUDY ON 150 PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vlissingen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of DENSE MR-Elastography to the human heart: first in vivo results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R Sinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRMR 17th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the shear modulus of soft tissues assessed by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2009, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShearWave TM Elastography A new real time imaging mode for assessing quantitatively soft tissue viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bercoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bercoff</w:t>
+                <w:t xml:space="preserve">A Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Criton</w:t>
+                <w:t xml:space="preserve">C C Bacrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C C Bacrie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2008, Beijing, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Shear Elastic Moduli in Quasi-Incompressible Soft Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rénier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics ‐ ISNA 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear propagation of shear waves in soft solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint workshop of russian acoustical society (RAS) and french acoustical society (SFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF ELASTIC NON LINEARITY OF SOFT SOLIDS WITH TRANSIENT ELASTOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2003.1293488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRA HIGH SPEED IMAGING OF ELASTICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Sandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Sandrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Tanter</w:t>
+                <w:t xml:space="preserve">S Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaffai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2002.1192651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRASOUND-BASED NONINVASIVE SHEAR ELASTICITY PROBE FOR SOFT TISSUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 IEEE Ultrasonics Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Juan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16015,400 +15881,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of nonlinear shear moduli in transversely isotropic medium: preliminary study ex vivo and in vivo on muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023 - 61st IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paper 1835, 2023 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound imaging assisted monitoring of the deformation of artificial tongues during compression and shear of food gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, On line, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver fibrosis staging using supersonic shear imaging : a clinical study on 142 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16418,159 +16284,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration correction in transcranial ultrasonic imaging using CT data and simulation-based focusing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Waguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Waguet</w:t>
+                <w:t xml:space="preserve">Vincent Brulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brulon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 (4 (supp.)), pp.2485, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5146888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16580,114 +16446,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le palpeur acoustique : un nouvel outils d'investigation des tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId504"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16834,51 +16700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spitzlei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144248v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Benech" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Pavan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1507874" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G&#246;tschi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sch&#228;rer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess G Snedeker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Chinchilla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraschini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3240283" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Angla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson #" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000004042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Merle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.992371" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281433" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Bulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac0f9b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Virolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morawiec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03338-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280457" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadad Saba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03033700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faccinetto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0660-9465" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Nierat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01060.2018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertolloto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bellin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0284185118810981" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Miller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Poole" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12753" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12978" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089157v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baranger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Criton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02376690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois Barrois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.12.010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ramaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bendjador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae661" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tiran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6226" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060927v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Budelli" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/62/1/91" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088827v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Athanasiou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre-Ossa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398980" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580135v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chauvet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06474-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891817v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comperat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.021" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061493v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Finel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00946-7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gesnik" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blaize" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093555v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093521v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089142v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463750v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17574" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297520v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003774" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541349v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim-Anna Sieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541350v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.014" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZTLH6T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355323v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1165346" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3911-0" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281820v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.011" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Grinspan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Aguiar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Negreira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.104" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541358v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3506" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheireddine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.04.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541361v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2428634" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281959v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.033" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;alle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010870v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubousset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914540279" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460010v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3063" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818817v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tanter" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.022" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918568v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H5D5MH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246439v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chapelon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303710v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277202" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121748v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/6/011" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00251301v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2793605" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.07.013" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-917GM0WK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254119v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Perlin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Toullelan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307147" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096304v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251595" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096307v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251574" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366516v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fosse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925575" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275175v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Doorduin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579781" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275166v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155177v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lamuraglia" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720396v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berthet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275147v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0299" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ait-Belkacem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859767v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815911" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498995v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0632" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811285v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460024v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0051" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810693v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810826v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Chammings" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Lefevre-Belda" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542868v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549567v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Mai Nguyen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275104v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sinkus" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275123v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441718" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275099v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bercoff" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Criton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Bacrie" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Souquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0079" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275096v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275067v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275031v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sandrin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaffai" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192651" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275034v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sandrin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096285v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5146888" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006100v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spitzlei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Pavan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1507874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G&#246;tschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sch&#228;rer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess G Snedeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Chinchilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3240283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Angla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson #" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000004042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Merle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.992371" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281433" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Bulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac0f9b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Virolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morawiec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03338-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280457" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadad Saba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03033700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02376690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois Barrois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.12.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faccinetto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0660-9465" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Nierat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01060.2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertolloto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bellin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0284185118810981" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12978" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baranger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Criton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ramaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bendjador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae661" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17574" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tiran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6226" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Budelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/62/1/91" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Athanasiou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre-Ossa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398980" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chauvet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06474-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comperat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Finel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00946-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gesnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blaize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.071" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3911-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1165346" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003774" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim-Anna Sieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZTLH6T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;alle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281820v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Grinspan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Aguiar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Negreira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541358v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3506" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2428634" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheireddine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.04.020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914540279" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460010v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3063" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918568v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H5D5MH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tanter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246439v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chapelon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121748v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/6/011" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277202" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00251301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2793605" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272275v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.07.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-917GM0WK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Perlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Toullelan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307147" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096304v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251595" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096307v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251574" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fosse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925575" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Doorduin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579781" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155177v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lamuraglia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720396v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berthet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815911" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275144v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ait-Belkacem" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0299" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810824v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810826v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Chammings" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Lefevre-Belda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498995v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0632" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811285v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0051" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810693v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542868v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549567v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Mai Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275104v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sinkus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275123v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441718" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275099v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bercoff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Criton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Bacrie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Souquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0079" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sandrin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaffai" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192651" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275034v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096285v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5146888" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006100v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>