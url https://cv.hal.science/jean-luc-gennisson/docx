--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -234,10533 +234,10533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of tensile and shear elasticity and anisotropy in human skeletal muscle tissue using steered ultrasound shear waves</w:t>
+                <w:t xml:space="preserve">Liver Stiffness Characterization of OGT LKO Mouse Model of Progressive Liver Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Andrade</w:t>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Racapé</w:t>
+                <w:t xml:space="preserve">Lenin Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Hernández-Secorún</w:t>
+                <w:t xml:space="preserve">Lourdes Massengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+                <w:t xml:space="preserve">Pierre Monbernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lemoine</w:t>
+                <w:t xml:space="preserve">Fadila Benhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Ultrasound in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.1069-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jum.70146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056264v1</w:t>
+                <w:t xml:space="preserve">hal-05610559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound imaging of artificial tongues during compression and shearing of food gels on a biomimetic testing bench</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of tensile and shear elasticity and anisotropy in human skeletal muscle tissue using steered ultrasound shear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+                <w:t xml:space="preserve">Apolline Racapé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mar Hernández-Secorún</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.70030⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2025.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144193v1</w:t>
+                <w:t xml:space="preserve">hal-05056264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasound imaging of artificial tongues during compression and shearing of food gels on a biomimetic testing bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miodrag Glumac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.e70030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.70030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413779v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Pushing the physical limits of wave propagation in soft tissues: an add-on to shear wave elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Theo Z Pavan</w:t>
+                <w:t xml:space="preserve">In plane quantification of in vivo muscle elastic anisotropy factor by steered ultrasound pushing beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha-Hien-Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Lavarello</w:t>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2024.1507874⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (4), pp.045013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ad21a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144248v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Pushing the physical limits of wave propagation in soft tissues: an add-on to shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
+                <w:t xml:space="preserve">Nicolás Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Theo Z Pavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Kouamé</w:t>
+                <w:t xml:space="preserve">Roberto Lavarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2024.1507874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227413v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the relationship between tensile viscoelasticity and unloaded ultrasound shear wave measurements in ex vivo tendon</w:t>
+                <w:t xml:space="preserve">Multi-layered adaptive neoangiogenesis Intra-Operative quantification (MANIOQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Götschi</w:t>
+                <w:t xml:space="preserve">Guillaume Lacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Schärer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jess G Snedeker</w:t>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Kouamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111411⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (9), pp.1557-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X231170504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144300v1</w:t>
+                <w:t xml:space="preserve">hal-04227413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the relationship between tensile viscoelasticity and unloaded ultrasound shear wave measurements in ex vivo tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+                <w:t xml:space="preserve">Tobias Götschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Yannick Schärer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jess G Snedeker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.111411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2022.111411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942293v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Lancelot</w:t>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Cornu</w:t>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388240v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity Index Mapping in Kidney Based on Ultrasensitive Pulsed-Wave Doppler and Automatic Spectrogram Envelope Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling anisotropic nonlinear shear elasticity in muscles: Towards a non-invasive assessment of stress in living organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frappart</w:t>
+                <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fraschini</w:t>
+                <w:t xml:space="preserve">Juliette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aude Loumeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3240283⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 150, pp.106325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257405v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcranial ultrasound simulations: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célestine Angla</w:t>
+                <w:t xml:space="preserve">Resistivity Index Mapping in Kidney Based on Ultrasensitive Pulsed-Wave Doppler and Automatic Spectrogram Envelope Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenin Chinchilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+                <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
+                <w:t xml:space="preserve">Christophe Fraschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Correas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mp.15955⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (3), pp.207-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2023.3240283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857081v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcranial ultrasound simulations: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Guo</w:t>
+                <w:t xml:space="preserve">Célestine Angla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najat Salameh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chatillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1055508⟩</w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mp.15955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820882v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Correlation between Diaphragm Thickening Fraction and Transdiaphragmatic Pressure in Mechanically Ventilated Patients and Healthy Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Poulard</w:t>
+                <w:t xml:space="preserve">Editorial: Innovative developments in multi-modality elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bachasson #</w:t>
+                <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Fossé</w:t>
+                <w:t xml:space="preserve">Jing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie- Cécile Niérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+                <w:t xml:space="preserve">Najat Salameh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000004042⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1055508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.1055508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500532v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechano-biochemical marine stimulation of inversion, gastrulation, and endomesoderm specification in multicellular Eukaryota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Tatiana Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Merle</w:t>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+                <w:t xml:space="preserve">Anne-Christine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.992371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2022.992371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustoelasticity in transversely isotropic soft tissues: Quantification of muscle nonlinear elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poor Correlation between Diaphragm Thickening Fraction and Transdiaphragmatic Pressure in Mechanically Ventilated Patients and Healthy Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bied</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Bachasson #</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Cécile Niérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0008976⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136 (1), pp.162-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000004042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856997v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to ‘Letter to the editor: is maximal diaphragm tissue velocity suited for the assessment of diaphragm contractility?’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acoustoelasticity in transversely isotropic soft tissues: Quantification of muscle nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP281433⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (6), pp.4489-4500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0008976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366488v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+                <w:t xml:space="preserve">Reply to ‘Letter to the editor: is maximal diaphragm tissue velocity suited for the assessment of diaphragm contractility?’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+                <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Restagno</w:t>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599 (8), pp.2343-2344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/JP281433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296059v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acousto-elasticity of transversely isotropic incompressible soft tissues: characterization of skeletal striated muscle</w:t>
+                <w:t xml:space="preserve">Ultrasound monitoring of a deformable tongue-food gel system during uniaxial compression–an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahé Bulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mathieu Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Destrade</w:t>
+                <w:t xml:space="preserve">Frederic Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (14), pp.145009. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.102695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac0f9b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856990v1</w:t>
+                <w:t xml:space="preserve">hal-03296059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor Correlation between Diaphragm Thickening Fraction and Transdiaphragmatic Pressure in Mechanically Ventilated Patients and Healthy Subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acousto-elasticity of transversely isotropic incompressible soft tissues: characterization of skeletal striated muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bachasson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Fossé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Remeniéras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Niérat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
+                <w:t xml:space="preserve">Mahé Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Destrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000004042⟩</w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (14), pp.145009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac0f9b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03984773v1</w:t>
+                <w:t xml:space="preserve">hal-03856990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor solid stress: assessment with mr elastography under compression of patient-derived hepatocellular carcinomas and cholangiocarcinomas xenografted in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Pagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garteiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers13081891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of bi-dimensional images in Fourier-Transform Acousto-Optic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.396688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of capacitive micromachined ultrasonic transducers for passive monitoring of microbubble-assisted ultrasound therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Dauba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 148 (4), pp.2248-2255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/10.0002096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound shear wave elastography for assessing diaphragm function in mechanically ventilated patients: a breath-by-breath analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Niérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Morawiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (1), pp.669. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03338-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the Viscoelastic Properties of the Vastus Lateralis Muscle With Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peñailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Malgoyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ultrasound coupled with cervical magnetic stimulation for non-invasive and non-volitional assessment of diaphragm contractility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rivals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 598 (24), pp.5627-5638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/JP280457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of Pharmacological Protocols for Targeted Inhibition of Canalicular MRP2 Activity in Hepatocytes Using [99mTc]mebrofenin Imaging in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Hernández-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadad Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics12060486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic Accuracy of Four Levels of Manual Compression Applied in Supersonic Shear Wave Elastography of the Breast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acra.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Perspectives of the Hybridization of PET with Functional MRI or Ultrasound for Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2020.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03033700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Longitudinal Imaging of Tumor Angiogenesis in Mice in Vivo Using Ultrafast Doppler Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Demené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrois Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (5), pp.1284-1296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Adaptive Sound Speed Estimation for the Diagnosis and Quantification of Hepatic Steatosis: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard van Beers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (06), pp.722-733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0660-9465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaphragm shear modulus reflects transdiaphragmatic pressure Diaphragm shear modulus reflects transdiaphragmatic pressure 1 during isovolumetric inspiratory efforts and ventilation against inspiratory loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (3), pp.699-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.01060.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Doppler as a Tool for the Diagnosis of Testicular Ischemia during the Valsalva Maneuver: A New Way to Explore Varicoceles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bertolloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Correas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Radiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (8), pp.1048--1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled mechanical vibration and impacts on skin biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caberlotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zane Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Poole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.srt.12753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/srt.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posture‐related stiffness mapping of paraspinal muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Creze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Bedretdinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 234 (6), pp.787-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured ultrasound-modulated optical tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louchet-Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (8), pp.1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.58.001933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Doppler as a tool for the diagnosis of testicular ischemia during the Valsalva maneuver: a new way to explore varicoceles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rachas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Radiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (8), pp.1048-1056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0284185118810981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interpolation of the absorption response for quantitative acousto-optic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maimouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ramaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A. Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic fat fraction quantification using in vivo adaptive sound speed estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dioguardi Burgio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ronot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Bendjador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (21), pp.215013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aae661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumor Stiffening, a Key Determinant of Tumor Progression, is Reversed by Nanomaterial-Induced Photothermal Therapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Marangon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theranostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (2), pp.329-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7150/thno.17574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01463750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial Functional Ultrasound Imaging in Freely Moving Awake Mice and Anesthetized Young Rats without Contrast Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (8), pp.1679-1689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust sound speed estimation for ultrasound-based hepatic steatosis assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Faccinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.3582 - 3598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/aa6226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound Med Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diffraction correction for storage and loss moduli imaging using radiation force based elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Budelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (1), pp.91-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/62/1/91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Imaging and Treatment Monitoring of Breast Lesions with Three-Dimensional Shear Wave Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Athanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre-Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tardivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultraschall in der Medizin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (01), pp.51-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0034-1398980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Functional Ultrasound Imaging of Human Brain Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-06474-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Multiparametric Ultrasound Imaging of Structural and Functional Tumor Modifications during Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Comperat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (9), pp.2000-2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the dynamics of cardiac fiber orientation in vivo using 3D Ultrasound Backscatter Tensor Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bruneval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-00946-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative Functional Ultrasound Imaging of Human Brain Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.7304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-06474-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Multiparametric Ultrasound Imaging of Structural and Functional Tumor Modifications during Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Guillou-Buffello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Comperat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (9), pp.2000-2012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular Shear Wave Elastography in Normal and Infertile Men: A Prospective Study on 601 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ferlicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (4), pp.782-789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Functional Ultrasound Imaging of the cerebral visual system in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 149, pp.267-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.01.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumbar annulus fibrosus biomechanical characterization in healthy children by ultrasound shear wave elastography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rongieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-015-3911-0⟩</w:t>
+              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1165346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144297v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Lumbar annulus fibrosus biomechanical characterization in healthy children by ultrasound shear wave elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Vergari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic Injury Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15389588.2016.1165346⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1213-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-015-3911-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355323v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast acousto-optic imaging with ultrasonic plane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Laudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander A Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ramaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (4), pp.3774-3789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.003774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous recording of neuronal and vascular dynamics in mobile animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (5), pp.444-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20163205006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4D microvascular imaging based on ultrafast Doppler tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Demene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Tiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Demene</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.472-483. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastography for Muscle Biomechanics : Toward the Estimation of Individual Muscle Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise and Sport Sciences Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (3), pp.125-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/JES.0000000000000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of the internal response of the kidney during compressive loading using ultrafast ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (10), pp. 1852-1859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical induction of the tumorigenic β-catenin pathway by tumour growth pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Elena Fernández-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Béalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical induction of the tumorigenic b-catenin pathway by tumour growth pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Fernandez-Sanchez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joanne Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 523 (7558), pp.92-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02441063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impulse diffraction field of shear waves in transverse isotropic viscoelastic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 60 (9), pp.3639-3654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/60/9/3639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pressure on the shear modulus, mass and thickness of the perfused porcine kidney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (1), pp. 30-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Rayleigh-Lamb Modes in Soft-solids with Application to Surface Wave Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Grinspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofía Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Negreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.175 - 178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG and functional ultrasound imaging in mobile rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim-Anna Sieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Tiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (9), pp.831+. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMETH.3506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal Clutter Filtering of Ultrafast Ultrasound Data Highly Increases Doppler and fUltrasound Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Felix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (11), pp.2271-2285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2015.2428634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable Protocol for Shear Wave Elastography of Lower Limb Muscles at Rest and During Passive Stretching.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Kheireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vergari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thoreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (9), pp.2284-2291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2015.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology over five orders of magnitude in model hydrogels: agreement between strain-controlled rheometry, transient elastography, and supersonic shear wave imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (6), pp.946 - 954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.2990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervertebral disc characterization by shear wave elastography: an in-vitro preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Vergari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the IME Part H : Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.In Press. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0954411914540279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic polyvinyl alcohol hydrogel phantom for shear wave elastography in fibrous biological soft tissue: a multimodality characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Papadacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (22), pp.6923-6940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/59/22/6923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Motion Estimation of Shear Shock Waves in Soft Solids and Tissue With Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (9), pp.1489-1503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.3063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of storage temperature on the mechanical properties of porcine kidney estimated using Shear Wave Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28, pp. 86-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound elastography: Principles and techniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagn Interv Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00818817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative elastography of renal transplants using supersonic shear imaging: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dallaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (10), pp.2138-2146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-012-2471-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive In Vivo Liver Fibrosis Evaluation Using Supersonic Shear Imaging: A Clinical Study on 113 Hepatitis C Virus Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (9), pp.1361-1373. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2011.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of pulsatile motion with millisecond resolution by MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rares Salomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 67 (6), pp.1787 - 1793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrm.23134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the shear modulus of soft tissues assessed by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (6), pp.1701-1718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-9155/55/6/011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear reflection of shock shear waves in soft elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmarco Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (2), pp.683-691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3277202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustoelasticity in soft solids: assessment of the nonlinear shear modulus with the acoustic radiation force.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122 (6), pp.3211-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2793605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00251301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast imaging of in vivo muscle contraction using ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (18), pp.184107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2378616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human muscle hardness assessment during incremental isometric contraction using transient elastography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 38 (7), pp.1543-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2004.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00272275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10770,1968 +10770,1968 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NCi method :a single approach for magnetic resonance, ultrasound, and optical elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2025, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Noise Correlation inspired : une approche unique pour l’élastographie par IRM, échographie et imagerie optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging elastography using noise correlation-inspired method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martins Seromenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées de la Fédération de Médecine Translationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FMTS, Jun 2024, Strasbourg (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast transcranial ultrasound simulations based on time-of-flight minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Angla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mondou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévyn Perlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Toullelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023 - International ultrasonic symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal, Canada. pp.10307147, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10307147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04254119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noninvasive quantification of elastic anisotropy factor by steered ultrasound pushing beams: towards a novel imaging biomarker of muscle health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées de la Société Française de Myologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of in vivo muscle elastic anisotropy factor by steered push beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic nonlinear shear elasticity quantification in ex vivo muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bahlouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9957407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03842415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rough and deformable biomimetic tongues and original ultrasound monitoring methods can provide new insights on texture perceptions resulting from tongue-palate compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint-Eve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Restagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Ultrasound Plane Wave Imaging As a Novel non-Invasive Technique to Assess Diaphragm Contractility in Response to Phrenic Nerve Magnetic Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dres</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustoelasticity in transverse isotropic soft tissues: quantification of muscles' nonlinear elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual), United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ultrasensitive Doppler imaging method for the surgical management of open-brain tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Zemmoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1429-1432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound shear wave elastography for assessing diaphragm function within the intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hogrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.966-969, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast ultrasound imaging grants alternate methods for assessing diaphragm function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bachasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonne Doorduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8579781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal response of rat visual cortex during moving stimuli using Functional Ultrasound (fUS) Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gesnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Blaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Alain Sahel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utility of Elastography and Contrast-enhanced Ultrasound For The Differentiation of Tumor Modifications Between Antiangiogenic and Cytotoxic Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barrois Barrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Lamuraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01155177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to assess the deformations of internal organs of the abdomen during impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12740,3138 +12740,3138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Helfenstein-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rongieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anicet Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NHTSA Workshop 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, SAN DIEGO, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal kidney's behaviour during compressive loading using ultrafast echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Helfenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ième congrès de la Société de Biomécanique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, MARSEILLE, France. pp. 200-201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.815911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the cervical stiffness in pregnant women using Shear Wave Elastography: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Ait-Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Achilles Tendon Elasticity Assessment using Supersonic Shear Imaging: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bernal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Dimension (2D) elasticity maps of coagulation of blood using SuperSonic Shearwave Imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Shear elasticity quantification of cancerous tumors in mice, pre and post chemotherapy treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucauld Chammings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aude Lefevre-Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810824v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear elasticity quantification of cancerous tumors in mice, pre and post chemotherapy treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Two Dimension (2D) elasticity maps of coagulation of blood using SuperSonic Shearwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810826v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency rheology of hybrid hydrogels using ultrasound transient elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Marcelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dizeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresden, Germany. pp.2525-2528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeatability of a protocol to evaluate the effect of storage on the mechanical properties of the kidney in-vitro</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Adaptive ultrasonic displacement estimation for elastic shock waves in soft solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmarco Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Beillas</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.204-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2012.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811285v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive ultrasonic displacement estimation for elastic shock waves in soft solids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Repeatability of a protocol to evaluate the effect of storage on the mechanical properties of the kidney in-vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Coulouvrat</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Tanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Beillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460024v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity of transverse isotropic soft tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative stress imaging by combining static and dynamic elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification non-invasive du degré de Fibrose Hépatique par Élastographie Dynamique (Supersonic Shear Imaging)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de propagations guidés en plaques minces: Application à lélastographie haute-résolution de la cornée et de la peau par Supersonic Shear Imagine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu-Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time quantitative elastography using Supersonic Shear wave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Montaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 7th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Rotterdam, France. pp.276-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2010.5490359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088386v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new potent morphological non-invasive technique to assess liver Fibrosis : Part I, Technical feasibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new potent morphological non-invasive predictor of liver fibrosis staging by supersonic shear imaging : Clinical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Supersonic shear imaging is a new potent morphological non-invasive technique to assess of liver fibrosis. Part 2 : comparison with fibroscan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Meeting of the American Association for the Study of Liver Diseases (AASLD2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Liver Congress 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088370v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NON-INVASIVE LIVER FIBROSIS STAGING USING SUPERSONIC SHEAR IMAGING : A CLINICAL STUDY ON 150 PATIENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Vlissingen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of DENSE MR-Elastography to the human heart: first in vivo results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Sinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRMR 17th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the shear modulus of soft tissues assessed by ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanter Mickael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2009, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ShearWave TM Elastography A new real time imaging mode for assessing quantitatively soft tissue viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C C Bacrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2008, Beijing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2008.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Shear Elastic Moduli in Quasi-Incompressible Soft Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rénier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barrière</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics ‐ ISNA 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non linear propagation of shear waves in soft solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint workshop of russian acoustical society (RAS) and french acoustical society (SFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY OF ELASTIC NON LINEARITY OF SOFT SOLIDS WITH TRANSIENT ELASTOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2003.1293488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRA HIGH SPEED IMAGING OF ELASTICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chaffai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2002.1192651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ULTRASOUND-BASED NONINVASIVE SHEAR ELASTICITY PROBE FOR SOFT TISSUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Tanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2000 IEEE Ultrasonics Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Juan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15881,400 +15881,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of nonlinear shear moduli in transversely isotropic medium: preliminary study ex vivo and in vivo on muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Hien Phuong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo J. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Loumeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frappart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2023 - 61st IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paper 1835, 2023 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound imaging assisted monitoring of the deformation of artificial tongues during compression and shear of food gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miodrag Glumac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurixy Bugarin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, On line, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver fibrosis staging using supersonic shear imaging : a clinical study on 142 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bavu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno-Félix Osmanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bercoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Roma, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16284,159 +16284,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberration correction in transcranial ultrasonic imaging using CT data and simulation-based focusing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Waguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Iakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 (4 (supp.)), pp.2485, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5146888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16446,114 +16446,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le palpeur acoustique : un nouvel outils d'investigation des tissus biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId508"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16700,51 +16700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spitzlei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Pavan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1507874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G&#246;tschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sch&#228;rer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess G Snedeker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111411" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Chinchilla" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraschini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3240283" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Angla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15955" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson #" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000004042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Merle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.992371" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008976" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366488v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281433" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Bulot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac0f9b" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tardieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081891" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396688" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094278v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Virolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morawiec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03338-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266752v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280457" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuil" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadad Saba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060486" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.03.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03033700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02376690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois Barrois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.12.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088913v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faccinetto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0660-9465" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272079v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Nierat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01060.2018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertolloto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bellin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0284185118810981" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Miller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Poole" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruiz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12753" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335788v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12978" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089157v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baranger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Criton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ramaz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bendjador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae661" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17574" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242243v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tiran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6226" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Budelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/62/1/91" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Athanasiou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre-Ossa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398980" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chauvet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06474-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comperat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.021" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Finel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00946-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093555v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093521v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089142v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468227v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gesnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blaize" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.071" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144297v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3911-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1165346" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003774" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541349v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim-Anna Sieu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541350v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demene" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZTLH6T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941300v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;alle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281820v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275165v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Grinspan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Aguiar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Negreira" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541358v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3506" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541361v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2428634" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494020v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheireddine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.04.020" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010870v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914540279" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460010v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3063" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918568v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.012" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H5D5MH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tanter" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.022" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246439v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chapelon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121748v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/6/011" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303710v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277202" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00251301v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2793605" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272275v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.07.013" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-917GM0WK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254119v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Perlin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Toullelan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307147" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096304v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251595" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096307v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251574" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366516v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fosse" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925575" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275175v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Doorduin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579781" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275166v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155177v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lamuraglia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720396v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berthet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815911" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275144v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ait-Belkacem" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275147v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0299" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810824v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810826v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Chammings" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Lefevre-Belda" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498995v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0632" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811285v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460024v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0051" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810693v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542868v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549567v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Mai Nguyen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275104v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sinkus" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275123v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441718" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275099v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bercoff" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Criton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Bacrie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Souquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0079" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275096v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275067v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275031v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sandrin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaffai" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192651" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275034v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096285v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5146888" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006100v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Dauba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hong Van Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ador" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Spitzlei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Porret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenin Chinchilla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Massengo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monbernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Benhamed" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jum.70146" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056264v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Racap&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Hern&#225;ndez-Secor&#250;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Hien-Phuong Ngo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2025.05.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miodrag Glumac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Gennisson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Brum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benech" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad21a0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Benech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Z Pavan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lavarello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2024.1507874" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacoin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X231170504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G&#246;tschi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sch&#228;rer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess G Snedeker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2022.111411" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Hien Phuong Ngo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lancelot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Loumeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cornu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106325" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frappart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fraschini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Correas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3240283" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Angla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chatillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15955" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garteiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Salameh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.1055508" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Merle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Brunet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.992371" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500532v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson #" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foss&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000004042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008976" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP281433" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03296059v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mantelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Restagno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102695" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remeni&#233;ras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Bulot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Destrade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac0f9b" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Pag&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tardieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081891" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Grabar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.396688" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Goulas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jourdain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03094278v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Ni&#233;rat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Virolle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Morawiec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03338-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554042v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Oger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00307" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266752v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP280457" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Hern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Breuil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadad Saba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12060486" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096326v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2020.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03033700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2020.10.015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02376690v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demen&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dizeux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barrois Barrois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2018.12.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dioguardi Burgio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Imbault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Faccinetto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard van Beers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0660-9465" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02272079v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bachasson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Nierat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01060.2018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bertolloto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Bellin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0284185118810981" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zane Miller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Poole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ruiz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12753" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Creze" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Bedretdinova" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soubeyrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12978" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laudereau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louchet-Chauvet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.001933" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089157v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Baranger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Criton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427337v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ramaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A. Grabar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089054v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Bendjador" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aae661" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01463750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Marangon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.17574" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tiran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ferrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pezet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-F&#233;lix Osmanski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aa6226" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Budelli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/62/1/91" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Athanasiou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre-Ossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tardivon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0034-1398980" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01580135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Chauvet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Tanter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06474-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891817v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guillou-Buffello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Comperat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.03.021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Papadacci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Finel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Provost" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bruneval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00946-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093555v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093521v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Izard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ferlicot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.11.016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468227v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gesnik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Blaize" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Alain Sahel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.01.071" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355323v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein-Didier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rongieras" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beillas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15389588.2016.1165346" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144297v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vialle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-015-3911-0" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297520v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003774" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim-Anna Sieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bergel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163205006" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Demene" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.11.014" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6ZTLH6T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407595v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/JES.0000000000000049" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281959v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.04.033" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941300v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Whitehead" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;alle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14329" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02441063v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez-Sanchez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bealle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/60/9/3639" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281820v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Helfenstein" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2014.11.011" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Grinspan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Aguiar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Negreira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.104" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541358v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3506" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541361v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno-Felix Osmanski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Biran" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2015.2428634" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494020v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Kheireddine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thoreux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2015.04.020" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529929v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.2990" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubousset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411914540279" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324722v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/59/22/6923" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460010v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Pinton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3063" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918568v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2013.07.012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54H5D5MH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00818817v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Tanter" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.022" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088161v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Poulain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepreux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dallaudi&#232;re" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-012-2471-9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D8M30HCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bavu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couade" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bercoff" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2011.05.016" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246439v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rares Salomir" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chapelon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.23134" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121748v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanter Mickael" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/55/6/011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303710v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3277202" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00251301v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;nier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barri&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bercoff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2793605" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481829v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2378616" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272275v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2004.07.013" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-917GM0WK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997625v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dufour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Legrand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martins Seromenho" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624447v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montgomery" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04254119v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mondou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Perlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Toullelan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10307147" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624366v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo J. Andrade" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926449v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958479" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842415v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bahlouli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9957407" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226432v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Restagno" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096304v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251595" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096307v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251574" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925955" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03366516v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fosse" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925575" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275175v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Doorduin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579781" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275166v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01155177v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Baldini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Lamuraglia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720396v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Le Ruyet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berthet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859767v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815911" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275144v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Muller" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ait-Belkacem" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fink" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanter" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275147v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brum" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0299" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810826v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucauld Chammings" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aude Lefevre-Belda" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810824v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498995v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcelan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0632" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460024v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0051" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811285v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810693v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542868v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549572v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549567v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Mai Nguyen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088319v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Montaldo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2010.5490359" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088370v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088379v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088386v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088254v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275104v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Robert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sinkus" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275123v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441718" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275099v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bercoff" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Criton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C C Bacrie" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Souquet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0079" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275096v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275067v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tanter" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275036v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jacob" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293488" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275031v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sandrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Catheline" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaffai" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192651" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275034v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sandrin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-ius.org/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225897v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurixy Bugarin-Castillo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088300v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096285v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Waguet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brulon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Iakovleva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5146888" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00006100v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>