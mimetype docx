--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Gourdine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8899-9829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074724924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur la caractérisation de la variabilité génétique de l’adaptation du porc au chaud, et sur l’évaluation des systèmes tropicaux d’élevage porcins.Je possède une formation initiale en biostatistique et un doctorat en Génétique animale et adaptation.Je m’intéresse particulièrement à :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**    caractériser la variabilité génétique de l’adaptation au chaud,concevoir et évaluer des schémas de sélection intégrant des caractères de tolérance à la chaleur,évaluer des systèmes d’élevage valorisant la race porcine locale.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sweet potato leaf silage as a protein source on growth performance, physiological and serum biochemical response of growing pigs under moderate heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44338-025-00156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.397. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-025-04668-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-domestication of feral pigs in Martinique: first results of growing-finishing trials to test meat consumption and consumers’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (7), pp.222. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-024-04051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing sheep for agroecological weed management on banana plantations in Guadeloupe: A co-design process with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steewy Lakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Hatil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103783. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09381-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion, a key determinant of exposure to environmental contaminants. The case study of chlordecone exposure in free-range pigs in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (1), pp.120486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices to support tropical livestock farming systems: a Caribbean and Latin American perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wayne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics of Thermoregulation in Pigs: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mercedes Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.770480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet‐mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.126151. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing practices and the sanitary status of farms of Creole and Creole-like pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louis-Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Semjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress series : A genetic view on heat stress in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of contrasted pig farming systems: breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2016-2026. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400216X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex nature of mixed farming systems requires multidimensional actions supported by integrative research and development efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaarst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5), pp.763-777. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bassien-Capsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.1289-1296. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-0070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is room for selection in a small local pig breed when using optimum contribution selection: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Christian Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation to evaluate diversity of creole pigs in guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soybean : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARIBIOKREYOL -Karukéra innovations biotechniques et organisationnelles pour des systèmes d'élevage valorisant les races créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UR ASSET. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of factors affecting performance of reproductive sows in a tropical humid climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INAP0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des facteurs limitant les performances de reproduction des truies élevées sous un milieu tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic management of pig adaptation to tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université des Antilles et de la Guyane, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data for the characterization of feral pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/HWCCD5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la re-domestication du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d’ensilage de fanes de patates douces pour les porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier nos postures de recherche ASSET pour Aborder les enjeux actuels de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire place des sciences et recherches participatives au departement genetique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département de génétique animale INRAE, Nov 2025, Webinaire [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karukéra Innovations Biotechniques et Organisationnelles pour des systèmes d'élevage valorisant les Races Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition, grandeur nature: Itinéraire de l'innovation agricole, du laboratoire d'expérimentation aux terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Guadeloupe; Réseau Rural, Sep 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la gestion de la population porcine férale de Martinique pour une gestion durable du porc féral et des écosystèmes forestiers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SANTECOFOR: Santé des écosystèmes forestiers: enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle; GIP Ecofor, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Choury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zagaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Balagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires durables: Présentation des axes de recherche sur l'essai en cours et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IT2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de parcelles de patates et la gestion de l'enherbement par des porcs en plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique IT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic or tradionnal knowledge transmission need a specific analysis of the formal and informal livestock sectors of the French West Indies (FWI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Louise Agristola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une restriction alimentaire et d'une réalimentation sur les performances et le métabolisme de porcs européens (&amp;lt;em&amp;gt;Large White&amp;lt;/em&amp;gt;) et caribéens (Créole) en croissance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, a powerful tool for preservation of diversity: the case study of assignement of pigs of Martinique between creole breed and creole-like breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux-Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meetig 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources et tolérance à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framework for the development of Creole pig's niche market in Martinique: a holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Brithmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Hoche-Balustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques en génétique quantitative : illustrations avec le cabri créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madly Moutoussamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Guadeloupe. Pointe-à-Pitre, FRA., Mar 2014, Petit-Bourg, Guadeloupe, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pig breeding contribute to sustainability of low input production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un compromis entre l'amélioration génétique et la maîtrise de la consanguinité chez les populations animales d'effectif limité : utilisation de la théorie Optimum contribution Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEREGMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pointe-à-Pitre, Guadeloupe, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production porcine valorisant des ressources locales en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l'innovation agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lamentin, Guadeloupe, France. 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for high welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there room for selection for meat quality in local breeds? A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigaciones para evaluar la diversidad en productores de cerdos criollos de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro Internacional de Monogastricos y IV Encuentro de Cerdo Criollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Narino. Meta, Narino y Santander, COL., Nov 2009, Meta, Narino y Santander, Colombia. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q porkchains: developing tools to standardise the assessment of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP, European federation of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur la régression dite “aléatoire” et son utilisation dans l’amélioration génétique des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Fouillole, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances des porcs en finition et impacts sur la qualité du sol dans des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Odadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dichotomie entre les comportements alimentaires à risque inchangés face au chlordécone et les campagnes de sensibilisation en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desongins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sauvegarde et de sélection des éleveurs guadeloupéens pour les races Créole (bovine, caprine, porcine) et pistes d’actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du bilan des émissions de gaz à effet de serre (BGES) d’un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baudean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Flainville-Maricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florély Lamery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId442"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Gourdine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8899-9829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074724924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur la caractérisation de la variabilité génétique de l’adaptation du porc au chaud, et sur l’évaluation des systèmes tropicaux d’élevage porcins.Je possède une formation initiale en biostatistique et un doctorat en Génétique animale et adaptation.Je m’intéresse particulièrement à :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**    caractériser la variabilité génétique de l’adaptation au chaud,concevoir et évaluer des schémas de sélection intégrant des caractères de tolérance à la chaleur,évaluer des systèmes d’élevage valorisant la race porcine locale.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sweet potato leaf silage as a protein source on growth performance, physiological and serum biochemical response of growing pigs under moderate heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44338-025-00156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.397. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-025-04668-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing sheep for agroecological weed management on banana plantations in Guadeloupe: A co-design process with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steewy Lakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Hatil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103783. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-domestication of feral pigs in Martinique: first results of growing-finishing trials to test meat consumption and consumers’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (7), pp.222. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-024-04051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09381-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion, a key determinant of exposure to environmental contaminants. The case study of chlordecone exposure in free-range pigs in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (1), pp.120486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices to support tropical livestock farming systems: a Caribbean and Latin American perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wayne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics of Thermoregulation in Pigs: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mercedes Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.770480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet‐mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.126151. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing practices and the sanitary status of farms of Creole and Creole-like pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louis-Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Semjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress series : A genetic view on heat stress in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of contrasted pig farming systems: breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2016-2026. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400216X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bassien-Capsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.1289-1296. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-0070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex nature of mixed farming systems requires multidimensional actions supported by integrative research and development efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaarst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5), pp.763-777. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is room for selection in a small local pig breed when using optimum contribution selection: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Christian Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation to evaluate diversity of creole pigs in guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soybean : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARIBIOKREYOL -Karukéra innovations biotechniques et organisationnelles pour des systèmes d'élevage valorisant les races créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UR ASSET. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of factors affecting performance of reproductive sows in a tropical humid climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INAP0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des facteurs limitant les performances de reproduction des truies élevées sous un milieu tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic management of pig adaptation to tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université des Antilles et de la Guyane, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data for the characterization of feral pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/HWCCD5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la re-domestication du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d’ensilage de fanes de patates douces pour les porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier nos postures de recherche ASSET pour Aborder les enjeux actuels de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire place des sciences et recherches participatives au departement genetique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département de génétique animale INRAE, Nov 2025, Webinaire [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karukéra Innovations Biotechniques et Organisationnelles pour des systèmes d'élevage valorisant les Races Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition, grandeur nature: Itinéraire de l'innovation agricole, du laboratoire d'expérimentation aux terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Guadeloupe; Réseau Rural, Sep 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la gestion de la population porcine férale de Martinique pour une gestion durable du porc féral et des écosystèmes forestiers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SANTECOFOR: Santé des écosystèmes forestiers: enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle; GIP Ecofor, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Choury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zagaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Balagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires durables: Présentation des axes de recherche sur l'essai en cours et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IT2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de parcelles de patates et la gestion de l'enherbement par des porcs en plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique IT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic or tradionnal knowledge transmission need a specific analysis of the formal and informal livestock sectors of the French West Indies (FWI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Louise Agristola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une restriction alimentaire et d'une réalimentation sur les performances et le métabolisme de porcs européens (&amp;lt;em&amp;gt;Large White&amp;lt;/em&amp;gt;) et caribéens (Créole) en croissance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, a powerful tool for preservation of diversity: the case study of assignement of pigs of Martinique between creole breed and creole-like breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux-Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meetig 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources et tolérance à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framework for the development of Creole pig's niche market in Martinique: a holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Brithmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Hoche-Balustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques en génétique quantitative : illustrations avec le cabri créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madly Moutoussamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Guadeloupe. Pointe-à-Pitre, FRA., Mar 2014, Petit-Bourg, Guadeloupe, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pig breeding contribute to sustainability of low input production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un compromis entre l'amélioration génétique et la maîtrise de la consanguinité chez les populations animales d'effectif limité : utilisation de la théorie Optimum contribution Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEREGMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pointe-à-Pitre, Guadeloupe, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production porcine valorisant des ressources locales en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l'innovation agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lamentin, Guadeloupe, France. 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for high welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there room for selection for meat quality in local breeds? A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigaciones para evaluar la diversidad en productores de cerdos criollos de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro Internacional de Monogastricos y IV Encuentro de Cerdo Criollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Narino. Meta, Narino y Santander, COL., Nov 2009, Meta, Narino y Santander, Colombia. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q porkchains: developing tools to standardise the assessment of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP, European federation of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur la régression dite “aléatoire” et son utilisation dans l’amélioration génétique des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Fouillole, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances des porcs en finition et impacts sur la qualité du sol dans des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Odadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dichotomie entre les comportements alimentaires à risque inchangés face au chlordécone et les campagnes de sensibilisation en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desongins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sauvegarde et de sélection des éleveurs guadeloupéens pour les races Créole (bovine, caprine, porcine) et pistes d’actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du bilan des émissions de gaz à effet de serre (BGES) d’un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baudean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Flainville-Maricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florély Lamery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138. A participatory approach for the co-design of a pork production chain based on the Martinique feral pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Swine Research Days [57ème Journées de la Recherche Porcine] (JRP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (6), Recherche Data Gouv, pp.906, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.08.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Automated Behaviour Recognition and Physiological Data to Characterize Heat Tolerance and Animal Welfare in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative on-farm technology to produce improved feed: an agroecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurana Rose-Nagau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADF32290"/>
+    <w:nsid w:val="5559D0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-gourdine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8899-9829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074724924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bructer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bocage" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04051-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steewy Lakhia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meynard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hatil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103783" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Louis-Sidney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Delyon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rydhmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Greef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400216X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian Sorensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3898" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65VSNX02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HWCCD5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04364928v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117529v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117545v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux-Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746988v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sorensen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebrun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245572v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Odadan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245581v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desongins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245617v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baudean" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Flainville-Maricel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;ly Lamery" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-gourdine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8899-9829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074724924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steewy Lakhia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hatil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bructer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biamba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04051-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Louis-Sidney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Delyon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rydhmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Greef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400216X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian Sorensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3898" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65VSNX02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HWCCD5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04364928v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117529v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117545v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux-Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746988v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sorensen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebrun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245572v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Odadan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245581v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desongins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245617v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baudean" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Flainville-Maricel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;ly Lamery" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337238v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurana Rose-Nagau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>