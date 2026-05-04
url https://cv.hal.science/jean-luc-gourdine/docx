--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Gourdine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8899-9829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074724924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur la caractérisation de la variabilité génétique de l’adaptation du porc au chaud, et sur l’évaluation des systèmes tropicaux d’élevage porcins.Je possède une formation initiale en biostatistique et un doctorat en Génétique animale et adaptation.Je m’intéresse particulièrement à :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**    caractériser la variabilité génétique de l’adaptation au chaud,concevoir et évaluer des schémas de sélection intégrant des caractères de tolérance à la chaleur,évaluer des systèmes d’élevage valorisant la race porcine locale.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sweet potato leaf silage as a protein source on growth performance, physiological and serum biochemical response of growing pigs under moderate heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44338-025-00156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.397. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-025-04668-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing sheep for agroecological weed management on banana plantations in Guadeloupe: A co-design process with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steewy Lakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Hatil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103783. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-domestication of feral pigs in Martinique: first results of growing-finishing trials to test meat consumption and consumers’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (7), pp.222. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-024-04051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09381-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion, a key determinant of exposure to environmental contaminants. The case study of chlordecone exposure in free-range pigs in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (1), pp.120486. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices to support tropical livestock farming systems: a Caribbean and Latin American perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wayne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics of Thermoregulation in Pigs: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mercedes Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.770480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet‐mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.126151. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing practices and the sanitary status of farms of Creole and Creole-like pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louis-Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Semjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress series : A genetic view on heat stress in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of contrasted pig farming systems: breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2016-2026. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400216X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bassien-Capsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.1289-1296. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-0070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex nature of mixed farming systems requires multidimensional actions supported by integrative research and development efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaarst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5), pp.763-777. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is room for selection in a small local pig breed when using optimum contribution selection: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Christian Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation to evaluate diversity of creole pigs in guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soybean : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARIBIOKREYOL -Karukéra innovations biotechniques et organisationnelles pour des systèmes d'élevage valorisant les races créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UR ASSET. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of factors affecting performance of reproductive sows in a tropical humid climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INAP0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des facteurs limitant les performances de reproduction des truies élevées sous un milieu tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic management of pig adaptation to tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université des Antilles et de la Guyane, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data for the characterization of feral pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/HWCCD5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la re-domestication du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d’ensilage de fanes de patates douces pour les porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier nos postures de recherche ASSET pour Aborder les enjeux actuels de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire place des sciences et recherches participatives au departement genetique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département de génétique animale INRAE, Nov 2025, Webinaire [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karukéra Innovations Biotechniques et Organisationnelles pour des systèmes d'élevage valorisant les Races Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition, grandeur nature: Itinéraire de l'innovation agricole, du laboratoire d'expérimentation aux terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Guadeloupe; Réseau Rural, Sep 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la gestion de la population porcine férale de Martinique pour une gestion durable du porc féral et des écosystèmes forestiers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SANTECOFOR: Santé des écosystèmes forestiers: enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle; GIP Ecofor, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Choury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zagaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Balagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires durables: Présentation des axes de recherche sur l'essai en cours et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IT2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de parcelles de patates et la gestion de l'enherbement par des porcs en plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique IT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic or tradionnal knowledge transmission need a specific analysis of the formal and informal livestock sectors of the French West Indies (FWI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Louise Agristola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une restriction alimentaire et d'une réalimentation sur les performances et le métabolisme de porcs européens (&amp;lt;em&amp;gt;Large White&amp;lt;/em&amp;gt;) et caribéens (Créole) en croissance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, a powerful tool for preservation of diversity: the case study of assignement of pigs of Martinique between creole breed and creole-like breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux-Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meetig 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources et tolérance à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framework for the development of Creole pig's niche market in Martinique: a holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Brithmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Hoche-Balustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques en génétique quantitative : illustrations avec le cabri créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madly Moutoussamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Guadeloupe. Pointe-à-Pitre, FRA., Mar 2014, Petit-Bourg, Guadeloupe, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pig breeding contribute to sustainability of low input production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un compromis entre l'amélioration génétique et la maîtrise de la consanguinité chez les populations animales d'effectif limité : utilisation de la théorie Optimum contribution Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEREGMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pointe-à-Pitre, Guadeloupe, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production porcine valorisant des ressources locales en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l'innovation agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lamentin, Guadeloupe, France. 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for high welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there room for selection for meat quality in local breeds? A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigaciones para evaluar la diversidad en productores de cerdos criollos de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro Internacional de Monogastricos y IV Encuentro de Cerdo Criollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Narino. Meta, Narino y Santander, COL., Nov 2009, Meta, Narino y Santander, Colombia. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q porkchains: developing tools to standardise the assessment of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP, European federation of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur la régression dite “aléatoire” et son utilisation dans l’amélioration génétique des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Fouillole, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances des porcs en finition et impacts sur la qualité du sol dans des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Odadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dichotomie entre les comportements alimentaires à risque inchangés face au chlordécone et les campagnes de sensibilisation en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desongins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sauvegarde et de sélection des éleveurs guadeloupéens pour les races Créole (bovine, caprine, porcine) et pistes d’actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du bilan des émissions de gaz à effet de serre (BGES) d’un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baudean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Flainville-Maricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florély Lamery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138. A participatory approach for the co-design of a pork production chain based on the Martinique feral pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Swine Research Days [57ème Journées de la Recherche Porcine] (JRP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (6), Recherche Data Gouv, pp.906, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.08.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Automated Behaviour Recognition and Physiological Data to Characterize Heat Tolerance and Animal Welfare in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative on-farm technology to produce improved feed: an agroecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurana Rose-Nagau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Gourdine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8899-9829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074724924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent principalement sur la caractérisation de la variabilité génétique de l’adaptation du porc au chaud, et sur l’évaluation des systèmes tropicaux d’élevage porcins.Je possède une formation initiale en biostatistique et un doctorat en Génétique animale et adaptation.Je m’intéresse particulièrement à :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**    caractériser la variabilité génétique de l’adaptation au chaud,concevoir et évaluer des schémas de sélection intégrant des caractères de tolérance à la chaleur,évaluer des systèmes d’élevage valorisant la race porcine locale.**</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sweet potato leaf silage as a protein source on growth performance, physiological and serum biochemical response of growing pigs under moderate heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44338-025-00156-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining automated behaviour recognition and physiological data to characterize heat tolerance and animal welfare in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127, pp.104048. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2025.104048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.397. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-025-04668-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles, barriers and enablers to agroecological animal production systems: a qualitative approach based on five case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Barlagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (suppl. 1), pp.101367. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of genomic regions affecting thermotolerance traits in growing pigs during acute and chronic heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rosé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (1), pp.53. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-025-00995-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-domestication of feral pigs in Martinique: first results of growing-finishing trials to test meat consumption and consumers’ perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (7), pp.222. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-024-04051-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing sheep for agroecological weed management on banana plantations in Guadeloupe: A co-design process with farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steewy Lakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Hatil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.103783. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue metabolic and transcriptomic responses to a short-term heat stress in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-09999-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Félicité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (1), pp.292. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-023-09381-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil ingestion, a key determinant of exposure to environmental contaminants. The case study of chlordecone exposure in free-range pigs in the French West Indies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (1), pp.120486. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races locales menacées d’abandon en France : actualisation des listes et extension de la démarche à de nouvelles espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantine Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Minatchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of feeding behaviour traits in response to production environment (temperate vs. tropical) in group-housed growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-04752-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ambient temperature in lactating sows, a meta-analysis and simulation approach in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100025. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior Comparison During Chronic Heat Stress in Large White and Creole Pigs Using Image-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne L. Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.784376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological practices to support tropical livestock farming systems: a Caribbean and Latin American perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lylian Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Arece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Delgadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Wayne Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.111. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02537-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Genetics of Thermoregulation in Pigs: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Mercedes Rauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.770480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of ecosystem services provided by livestock agroecosystems in the tropics: a case study of tropical island environment of Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lefloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (435), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-021-02880-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling chlordecone toxicokinetics data in growing pigs using a nonlinear mixed-effects approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fourcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bousquet‐mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.126151. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des secteurs formels et informels de l'élevage pour une fourniture variée de services écosystémiques : le cas de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corenthin Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 107, pp.95-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of feed restriction and refeeding on performance and metabolism of European and Caribbean growing pigs in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Trefeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4878. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41145-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chronic and acute heat challenges on fecal microbiota composition, production, and thermoregulation traits in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3845-3858. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions for performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (9), pp.3699-3713. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments protéiques dans les systèmes mixtes intégrés polyculture-élevage en régions tropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.221-236. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing practices and the sanitary status of farms of Creole and Creole-like pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Louis-Sidney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Semjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of growing pigs reared indoors or outdoors in sweet-potato fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Loranger-Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 71 (1-2), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.31347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress series : A genetic view on heat stress in breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (7), Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between sire family and production environment (temperate vs. tropical) on performance and thermoregulation responses in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (11), pp.4738-4751. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2017.1611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(NMR)-N-1H-Based metabolomic profiling method to develop plasma biomarkers for sensitivity to chronic heat stress in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0188469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of mixed parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ban Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Corrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Science and Technology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (4), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2157-7579.1000448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the risk status of livestock breeds: a multi-indicator method applied to 178 French local breeds belonging to ten species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57, pp.105-118. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2078633615000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for residual feed intake in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3568-3579. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the sustainability of contrasted pig farming systems: breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2016-2026. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111400216X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat stress on blood rheology in different pigs breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Waltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Connes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (3), pp.395-402. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/CH-131722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Bijma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The complex nature of mixed farming systems requires multidimensional actions supported by integrative research and development efforts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vaarst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (5), pp.763-777. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating banana and ruminant production in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R. Tournebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Bassien-Capsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.1289-1296. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-0070-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There is room for selection in a small local pig breed when using optimum contribution selection: A simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Christian Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2011-3898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bananier et ses produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.181-192. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/20ns-4b75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canne à sucre et ses co-produits dans l'alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.165-179. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8ffd-8k83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel E. Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat challenge on peripheral blood mononuclear cell viability: comparison of a tropical and temperate pig breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxanne Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vachiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (8), pp.1535-1541. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-011-9838-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations biotechniques de la production de porcs en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/smwc-hx65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of the effects of high ambient temperature on growth performance of growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R. St-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (7), pp.2220-2230. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production valorisant des ressources locales en production porcine en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de productions et de transformation agricoles aux Antilles et en Guyane, 16, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5av-5v74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation to evaluate diversity of creole pigs in guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interaction on growth and carcass traits in beef cattle in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Assenza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Menendez Buxadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.372-373. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASSOCIATION BETWEEN A LOCAL BREED AND LOCAL FEED RESOURCES. THE EXAMPLE OF THE CREOLE PIG IN GUADELOUPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Computadorizada de Produccion Porcina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (2), pp.116-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on thermal acclimation in growing pigs estimated using a nonlinear function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luber Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (11), pp.3715-3724. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the level of sugarcane molasses on growth and carcass performance of Caribbean growing pigs reared under a ground sugarcane stalks feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-009-9379-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.H. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2010.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein level and amino acid supplementation on performance of mixed-parity lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Donzele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F.M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (12), pp.4003-4012. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sugarcane diets and a high fibre commercial diet on fresh meat and dry-cured ham quality in local Caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sugar cane diets and a high fibre commercial diets on growth and carcass performance in local caribbean pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.90-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature level on thermal acclimation in Large White growing pigs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.1619-1626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectal temperature of lactating sows in a tropical humid climate according to breed, parity and season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (6), pp.832-841. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and breed on the feeding behavior of multiparous lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842469x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of breed and season on performance of lactating sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.842360x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of lactating sows in hot conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig News and Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.17N-22N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparaison of lactating performance of Creole and Large White sows in tropical humid climate: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (206-207), pp.423-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of season and parity on performance of lactating sows in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800090135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide d’utilisation de la canne à sucre et de ses coproduits en alimentation animale : A l’usage des producteurs agricoles et techniciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 78 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de l'élevage au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 12, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-316, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Pétro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alternatives to soybeans for animal feed in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Marie-Magdeleine-Chevry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soybean : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In Tech, 2011, 978-953-307-207-4. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/14339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARIBIOKREYOL -Karukéra innovations biotechniques et organisationnelles pour des systèmes d'élevage valorisant les races créoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; UR ASSET. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire et ateliers de co-conception pour la sauvegarde et la valorisation des races Créole (Marie-Galante, juillet 2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Chambre d'Agriculture de Guadeloupe; Organisme de Sélection Sélection Créole. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude concernant l’actualisation, la définition et les exemples de valorisation des races locales, rustiques, menacées Volet 1 -Races menacées - Actualisation des listes de races menacées - Extension de la réflexion aux abeilles et aux espèces aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des travaux du groupe de travail &amp;quot;Génétique et diversité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] INRAE. 2021, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of factors affecting performance of reproductive sows in a tropical humid climate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. INAPG (AgroParisTech), 2006. English. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006INAP0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00002320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des facteurs limitant les performances de reproduction des truies élevées sous un milieu tropical humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02817774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic management of pig adaptation to tropical farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université des Antilles et de la Guyane, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02796369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic data for the characterization of feral pigs in Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/HWCCD5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la re-domestication du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de co-conception de la gestion territoriale du porc féral de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seminar and workshops on co-design of conservation and valorisation of Creole breeds in Marie-Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O.B. Bade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'atelier &amp;quot;Lawonn pou ras Kreyol&amp;quot; (11 mai 2023). Projet KariBioKreyol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Jock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers de co-conception pour la sélection et la valorisation de races Créole. Synthèse des propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Coeugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Salembier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers d’échanges autour des usages et des attentes vis-à-vis des races Créole (juin 2022). Synthèse des échanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication d’ensilage de fanes de patates douces pour les porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative d'actions collectives de sélection des races Créole pour des élevages agroécologiques. Le cas du projet KARIBIOKREYOL en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hooge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : document de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Races animales françaises menacées d’abandon pour l’agriculture : rapport méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Charvolin-Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Danchin-Burge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can local breeds be a lever to develop organic and agro ecological livestock farming? Questions raised from exploratory interviews in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science (EAPP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifier nos postures de recherche ASSET pour Aborder les enjeux actuels de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire place des sciences et recherches participatives au departement genetique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département de génétique animale INRAE, Nov 2025, Webinaire [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karukéra Innovations Biotechniques et Organisationnelles pour des systèmes d'élevage valorisant les Races Créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Transition, grandeur nature: Itinéraire de l'innovation agricole, du laboratoire d'expérimentation aux terres agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Guadeloupe; Réseau Rural, Sep 2025, Baie-Mahault, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles du territoire dans la fabrique de la souveraineté alimentaire insulaire. Une exploration à partir de deux projets de recherche-intervention en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Chia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAIDRA Souverainetés alimentaires Identité, démocratie et résilience des systèmes alimentaires territorialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciencesPo Rennes, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332470v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics and multi-tissues data to improve knowledge of heat stress acclimation mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de la gestion de la population porcine férale de Martinique pour une gestion durable du porc féral et des écosystèmes forestiers martiniquais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SANTECOFOR: Santé des écosystèmes forestiers: enjeux de société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle; GIP Ecofor, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of whole blood transcriptomics between European and local Caribbean pigs in response to feed restriction in a tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Choury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Devarieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying agroecological principles to animal farming systems fosters transition towards sustainable food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zagaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Balagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOOD &amp; FEED for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISARA, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation de parcelles de patates et la gestion de l'enherbement par des porcs en plein air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique IT2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 15 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires durables: Présentation des axes de recherche sur l'essai en cours et perspectives d'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IT2 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IT2, Jun 2022, Capesterre-Belle-Eau, France. 25 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of gut microbiota of growing pigs in three contrasted environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Le Sciellour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic or tradionnal knowledge transmission need a specific analysis of the formal and informal livestock sectors of the French West Indies (FWI).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Louise Agristola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modalities and results of collaborative research in the livestock sector of Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d'une restriction alimentaire et d'une réalimentation sur les performances et le métabolisme de porcs européens (&amp;lt;em&amp;gt;Large White&amp;lt;/em&amp;gt;) et caribéens (Créole) en croissance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics, a powerful tool for preservation of diversity: the case study of assignement of pigs of Martinique between creole breed and creole-like breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Vertueux-Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meetig 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les races animales domestiques locales : source d'innovations pour le développement de systèmes d'élevage durable et patrimoine à préserver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RITA Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Coconi, Mayotte. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gut microbiota on production traits, interaction with genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M.G. Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zemb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Velasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation des ressources et tolérance à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bocage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale - La Génétique Animale et les Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat adaptation in pigs : phenotypes, genotypes & blood transcriptomics in the PigHeaT program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of System Biology (ICSB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Succès (et déboires) des programmes d'amélioration génétique des races locales dans les DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Transition AgroEcologique - Expériences Comparées"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, Oct 2018, Petit Bourg, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat tempéré vs tropical : Étude des paramètres génétiques, des caractères de production et d’adaptation à la chaleur chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 324 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical heat stress in pigs : dissecting GxE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Breeders' roundable, University of Kent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which animal do farmers need for tropical mixed farming systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research framework for the development of Creole pig's niche market in Martinique: a holistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Brithmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Hoche-Balustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Servier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual Meeting of the Caribbean Food Crops Society (CFCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Le Gosier, Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques en génétique quantitative : illustrations avec le cabri créole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madly Moutoussamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de Guadeloupe. Pointe-à-Pitre, FRA., Mar 2014, Petit-Bourg, Guadeloupe, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pig breeding contribute to sustainability of low input production systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of thermoregulation response in lactating sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il un compromis entre l'amélioration génétique et la maîtrise de la consanguinité chez les populations animales d'effectif limité : utilisation de la théorie Optimum contribution Sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEREGMIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Pointe-à-Pitre, Guadeloupe, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de las nuevas herramientas genómicas para la caracterización y la gestión de las razas criollas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Reunión ALPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behavior of Creole pigs kept outdoor under tropical conditions on sweet potatoes field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la diversité génétique des porcs Créoles en Guadeloupe par l’utilisation de marqueurs moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées techniques de l'AMADEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Madiana, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a mixed farming system in Guadeloupe and its ex ante assessment using IMPACT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Diman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Integrated Crop-Livestock Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Porto Allegre, Brazil. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to hot climate and strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Sustainable animal production in the tropics” (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Guadeloupe, France. pp.707-728, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les besoins de recherche sur les races locales et les systèmes de productions associés : les travaux en cours sur le porc Créole en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage (1348)., Sep 2012, Aldudes, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Modélisation, un outil d’aide à la conception et à l’évaluation de systèmes de productions innovants: le cas des systèmes polyculture-élevage de la Caraïbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque international de l'Association Régionale de Science de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Science Régionale de Langue Française (ASRDLF). FRA. Université des Antilles et de la Guyane (UAG)., Jul 2011, Schoelcher, Martinique, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production porcine valorisant des ressources locales en milieu tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG 2011 Carrefours de l'innovation agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lamentin, Guadeloupe, France. 238 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary protein content on milk composition of large white sows in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulatory response and relationships with performance of Large White growing pigs reared in tropical humid climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics (SAPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de Recherches Zootechniques (0143)., Nov 2010, Le Gosier, Guadeloupe, France. pp.380-381, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010000099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to tropical climate and research strategies to alleviate heat stress in livestock production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yahav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed farming system for the reconversion process in the Caribbean: How to do the necessary research? Which strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sustainable Animal Production in the Tropics: Farming in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Gosier (Guadeloupe), France. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470010001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for high welfare in outdoor pig production: a simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. European association for animal production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Creole breeds to quality assurance schemes: valuation of local resources in the meat sector in French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Regina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Final du Projet SOQRAL (Signes Officiels de Qualité et Races Locales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there room for selection for meat quality in local breeds? A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. de Greef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rydhmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigaciones para evaluar la diversidad en productores de cerdos criollos de Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Silou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro Internacional de Monogastricos y IV Encuentro de Cerdo Criollo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Narino. Meta, Narino y Santander, COL., Nov 2009, Meta, Narino y Santander, Colombia. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of local genetic resources: the case of the Creole breeds of Guadeloupe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Quenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Farant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’un fonctionnement biotechnique d'un système culture-élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélain Bructer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Point à Pitre, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'un fonctionnement biotechnique d'un système culture élevage à base de canne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Internationale Francophone de l'Association Française de la Canne à Sucre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q porkchains: developing tools to standardise the assessment of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Rydhmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP, European federation of animal science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional routes to attenuate heat stress in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A.N. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference: Livestock and Global Climate Change 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative solution to attenuate heat stress in pig the use of genetic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of CIGR Section II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du niveau de température sur l'acclimatation à court et moyen terme du porc en croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets d'une alimentation à base de canne à sucre sur les performances et la qualité de la carcasse des porcs Créoles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Xande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of rectal temperature in sows in a tropical humid climate and its association with performance during lactation: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Naves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimatation to high ambient temperature in growing pigs: effects of breed and temperature level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kerdoncuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for rectal temperature in lactating sows its association with performance: preliminary results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du climat tropical et du type génétique sur les performances et le comportement alimentaire de la truie en lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Bénony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur la régression dite “aléatoire” et son utilisation dans l’amélioration génétique des animaux domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Fouillole, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des performances des porcs en finition et impacts sur la qualité du sol dans des systèmes agroécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Odadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dichotomie entre les comportements alimentaires à risque inchangés face au chlordécone et les campagnes de sensibilisation en Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desongins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs de sauvegarde et de sélection des éleveurs guadeloupéens pour les races Créole (bovine, caprine, porcine) et pistes d’actions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Tempé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du bilan des émissions de gaz à effet de serre (BGES) d’un laboratoire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Baudean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Flainville-Maricel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florély Lamery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138. A participatory approach for the co-design of a pork production chain based on the Martinique feral pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Degras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fanchone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th Swine Research Days [57ème Journées de la Recherche Porcine] (JRP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Saint-Malo, (France), France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (6), Recherche Data Gouv, pp.906, 2025, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.08.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and heat-stress related environmental influences on pig whole-blood gene expression levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Naylies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Automated Behaviour Recognition and Physiological Data to Characterize Heat Tolerance and Animal Welfare in Growing Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nausicaa Poullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Beramice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative on-farm technology to produce improved feed: an agroecological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laurana Rose-Nagau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fahrasmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gourdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Archimède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId448"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5559D0B4"/>
+    <w:nsid w:val="E57B8C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-gourdine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8899-9829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074724924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steewy Lakhia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meynard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hatil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103783" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benony" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bructer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biamba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04051-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167530v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Louis-Sidney" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Delyon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617609v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rydhmer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Greef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400216X" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian Sorensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3898" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.017" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65VSNX02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HWCCD5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04364928v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117529v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117545v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux-Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746988v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sorensen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebrun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245572v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Odadan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245581v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desongins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245617v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baudean" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Flainville-Maricel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;ly Lamery" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337238v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurana Rose-Nagau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-gourdine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8899-9829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074724924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Guichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dantec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44338-025-00156-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2025.104048" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cassart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Duval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101367" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05283796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Ros&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-025-00995-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Degras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benony" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bructer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bocage" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biamba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-024-04051-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04489300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dorey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steewy Lakhia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meynard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Hatil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103783" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04449380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Huau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-09999-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Devarieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09381-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Collas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Feidt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120486" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Badeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bertrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry P" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Rauw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04752-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077961v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Le Velly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.784376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077960v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Alexandre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylian Rodriguez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Arece" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delgadillo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Wayne Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02537-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mercedes Rauw" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.770480" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320945v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fourcot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefloch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-021-02880-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935835v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feidt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bousquet&#8208;m&#233;lou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Ferran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958154v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Perrette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corenthin Le Floch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41145-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Sciellour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hochu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz245" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622262v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fahrasmane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2338" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167530v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lof" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Louis-Sidney" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Delyon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Semjen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Loranger-Merciris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.31347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617609v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2017.1611" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0188469" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ban Silva" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Corrent" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Primot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7579.1000448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Charvolin-Lemaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633615000260" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210762v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rydhmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K de Greef" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111400216X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Waltz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Baillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Connes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-131722" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vaarst" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001923" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648695v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Tournebize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Bassien-Capsa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-0070-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0LC6MSZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Christian Sorensen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Rydhmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3898" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750032v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/20ns-4b75" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Xande" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8ffd-8k83" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649034v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Grondin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-011-9838-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSRVF82L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/smwc-hx65" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646507v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. St-Pierre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3329" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748376v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Regnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Anais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5av-5v74" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebrum" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Silou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653940v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Assenza" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653910v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659980v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luber Tel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2169" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668396v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-009-9379-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LT7NLVB8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668633v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2010.04.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65VSNX02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663004v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A.N. Silva" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Donzele" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F.M. Oliveira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Primot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1176" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.12.013" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJHGQBS9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Despois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerdoncuff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2007.832" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653269v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842469x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.842360x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674440v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia B&#233;nony" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673185v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800090135" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823495v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Garcia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806990v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine-Chevry" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14339" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O.B. Bade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04488379v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002320v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817774v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796369v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264880v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/HWCCD5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649031v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649001v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763631v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506402v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Jock" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506279v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Salembier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Temp&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233960v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506260v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194164v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194163v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05337201v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350185v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373615v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332470v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04364928v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147654v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Choury" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836447v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cassart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zagaria" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Balagne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117545v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04117529v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142721v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02899131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Louise Agristola" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheval" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02898853v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexandre" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736297v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02425796v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cyrille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vertueux-Degras" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790286v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738445v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M.G. Verschuren" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Velasco" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787358v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929027v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02961990v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734795v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790330v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739675v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739740v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Brithmer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hoche-Balustre" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Servier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799817v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Moutoussamy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745310v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747898v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807908v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806450v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803532v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807829v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kelemen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Diman" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750380v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahav" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Basilio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002448" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807533v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803133v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746988v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753257v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Primot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000099" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756719v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751781v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010001020" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754598v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751951v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Regina" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754087v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Sorensen" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817730v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebrun" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754177v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818347v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753106v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756973v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751128v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755488v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756747v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751874v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751018v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753767v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764485v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826840v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245572v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Odadan" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245581v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desongins" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245617v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baudean" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Flainville-Maricel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;ly Lamery" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.08.139" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563066v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706901v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337238v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurana Rose-Nagau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>