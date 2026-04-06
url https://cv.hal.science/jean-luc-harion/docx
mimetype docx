--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -821,191 +821,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations multi-physiques dans l’industrie verrière des arts de la table, illustrations de quelques points clés</w:t>
+                <w:t xml:space="preserve">Modélisation de trempe thermique du verre dans l'industrie verrière des arts de la table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CARNOT, Les défis du verre vert, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246389v1</w:t>
+                <w:t xml:space="preserve">hal-03246388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de trempe thermique du verre dans l'industrie verrière des arts de la table</w:t>
+                <w:t xml:space="preserve">Modélisations multi-physiques dans l’industrie verrière des arts de la table, illustrations de quelques points clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée CARNOT, Les défis du verre vert, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246388v1</w:t>
+                <w:t xml:space="preserve">hal-03246389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la génération de contraintes lors de la trempe du verre</w:t>
               </w:r>
@@ -2402,260 +2402,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis and simulation of the interaction between a Von Kármán vortex street and elastic flaps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287161v1</w:t>
+                <w:t xml:space="preserve">hal-04474704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+                <w:t xml:space="preserve">Numerical analysis and simulation of the interaction between a Von Kármán vortex street and elastic flaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474704v1</w:t>
+                <w:t xml:space="preserve">hal-03287161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'interaction entre un écoulement de type Von-Kármán et une structure élastique</w:t>
               </w:r>
@@ -3123,230 +3123,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259907v1</w:t>
+                <w:t xml:space="preserve">hal-04475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475678v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3440,77 +3440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,256 +3555,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509458v1</w:t>
+                <w:t xml:space="preserve">hal-04259871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259871v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
               </w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kanaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kanaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4680,51 +4680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5073,51 +5073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,51 +5711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. El Moctar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.123-144. </w:t>
@@ -5966,51 +5966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Furieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ould El Moctar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Valance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6393,560 +6393,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t>
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.A. Campesi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555526v1</w:t>
+                <w:t xml:space="preserve">hal-02003165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local field synergy analysis of conjugate heat transfer for different plane fin configurations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Campesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.064⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319529v1</w:t>
+                <w:t xml:space="preserve">hal-01555526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Subramaniam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Local field synergy analysis of conjugate heat transfer for different plane fin configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.1105-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003165v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of non-erodible particles with multimodal size distribution on aeolian erosion of storage piles of granular materials</w:t>
               </w:r>
@@ -7704,285 +7704,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of successive alternating wall deformation on the performance of an annular heat exchanger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+                <w:t xml:space="preserve">Combining two orthogonal secondary flows to enhance the mixing in an annular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.091⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538995v1</w:t>
+                <w:t xml:space="preserve">hal-02539001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining two orthogonal secondary flows to enhance the mixing in an annular duct</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P Bouvier</w:t>
+                <w:t xml:space="preserve">The effect of successive alternating wall deformation on the performance of an annular heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.702-713. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.286-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539001v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeolian erosion of storage piles yards: contribution of the surrounding areas</w:t>
               </w:r>
@@ -8007,51 +8007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.51-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8496,419 +8496,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539078v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539084v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Heat and Mass Transfer Problems: Laminar Flow</w:t>
               </w:r>
@@ -9011,51 +9011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Vintrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9192,51 +9192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (6), pp.439-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9296,51 +9296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Furieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9571,77 +9571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (2), pp.1033-1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10077,64 +10077,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10185,64 +10185,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t>
@@ -10494,51 +10494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F11C55F"/>
+    <w:nsid w:val="DA1A23B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10725,51 +10725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>