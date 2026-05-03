--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -156,10130 +156,10398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar multi-vector energy systems (2019–2024): Technical performance, economic viability, and environmental benefits across climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 174, pp.110909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.110909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comprehensive review of solar energy systems: Technical, economic, and environmental perspectives for sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristophe Saudemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.109095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.109095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Najib Nadamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baydaa Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Murzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind tunnel and CFD analysis of dust re-emission potential from ground regions around successive stockpiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (12), pp.653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-023-04587-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Drikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental and numerical study of the aeolian erosion of isolated and successive piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. El Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-019-09702-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of building effects on wind erosion of a granular material stockpile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. De Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jr Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (29), pp.36013-36026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-10202-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple model to estimate emission of wind-blown particles from a granular bed in comparison to wind tunnel experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ould El Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Valance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 335, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Added Masses of generic shape bodies interacting with external walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.70-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2019.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards self-sustained oscillations of multiple flexible vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), pp.025507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/aaeced⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Campesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Subramaniam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local field synergy analysis of conjugate heat transfer for different plane fin configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.1105-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of non-erodible particles with multimodal size distribution on aeolian erosion of storage piles of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.583-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-018-9640-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional numerical study of heat transfer and mixing enhancement in a circular pipe using self-sustained oscillating flexible vorticity generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.152-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.12.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer and mixing enhancement by using multiple freely oscillating flexible vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.276-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.04.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TR-PIV measurements and POD analysis of the plane wall jet subjected to lateral perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2016.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of a plane wall jet subjected to an external lateral flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (5), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-015-1969-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer and mixing enhancement by free elastic flaps oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.250-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining two orthogonal secondary flows to enhance the mixing in an annular duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.702-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of successive alternating wall deformation on the performance of an annular heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.286-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeolian erosion of storage piles yards: contribution of the surrounding areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9293-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of aeolian erosion over a surface with non-uniformly distributed roughness elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Milliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (2), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of non-erodible particles on aeolian erosion: Wind-tunnel simulations of a sand oblong storage pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.672-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology Optimization of Heat and Mass Transfer Problems: Laminar Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (6), pp.508-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407790.2013.772001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Vintrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Nacereddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topology optimization using the SIMP method for multiobjective conductive problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.439-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407790.2012.687979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental surface flow visualization and numerical investigation of flow structure around an oblong stockpile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.533-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-012-9249-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing heat transfer in vortex generator-type multifunctional heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new perspective of constructal networks cooling a finite-size volume generating heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (2), pp.1033-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2010.08.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nadamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nadamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Murzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la masse de matière par article produit grâce à une trempe thermique innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Révelor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERFAV, Jan 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces on a 3.5:1 prolate spheroid in accelerated relative motion with a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3AF Aerospace Europe Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerodynamic investigation of a 3.5:1 prolate spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Farcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc L Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Reno, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2020-3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la génération de contraintes lors de la trempe du verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Révelor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERFAV, Jan 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de trempe thermique du verre dans l'industrie verrière des arts de la table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations multi-physiques dans l’industrie verrière des arts de la table, illustrations de quelques points clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CARNOT, Les défis du verre vert, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la génération de contraintes lors de la trempe du verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Révelor, Vers la Transition Vitreuse et au-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modeling in glass processes, a key-point of process improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Donze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crystal Federation &amp; European Domestic Glass Commitee, XXVI. Technical Exchange Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bad Häring, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des transferts thermiques conjugués de trois géométries d’ailettes planes selon le principe local de synergie des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mehra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of laminar flow in circular tube fitted with flexible vortex generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Menenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting FEDSM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Campesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of self-sustained free elastic flaps oscillation on heat transfer and mixing performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Menenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT Echangeurs thermiques et multi-fonctionnels : quelles évolutions pour un développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction fluide-structure dans un écoulement laminaire bidimensionnel en présence de générateurs de vorticité flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Menenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de tubes cylindro-elliptiques dans une configuration d’échangeur de type tubes ailettes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daviziac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Canada 08-10 juin 2015, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL ANALYSIS OF HEAT TRANSFER INCREASE IN A TUBE WITH ALTERNATE SUCCESSIVE GRADUAL WALL DEFORMATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Orlando, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of convective laminar heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMAI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Seignosse, France. pp.369 - 378, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201445038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a plane wall jet : application to vertical refrigerated display cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis and simulation of the interaction between a Von Kármán vortex street and elastic flaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Menenteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474704v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis and simulation of the interaction between a Von Kármán vortex street and elastic flaps</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.6</w:t>
+              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287161v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de l'interaction entre un écoulement de type Von-Kármán et une structure élastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept innovant d’échangeur/réacteur avec contrôle passif dynamique par générateurs flexibles de vorticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Menenteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs- Réacteurs Multifonctionnels"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’influence de la présence d’un coude sur les performances thermo-hydrauliques d’un tube `a déformations successives alternées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Zambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fluid flow structures around an oblong stockpile perpendicular to wind flow direction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Furieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Meri Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. p145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475678v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259907v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Marck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259871v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509458v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Marck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kanaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263613v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedat F. Tardu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t>
+              <w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263612v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing airside ventilation power in a plate fin and single-row tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Kanaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif et modules d’auto-formation en turbulence : présentation, retour d'expérience et projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Nacereddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lille, France. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition éolienne de tas de stockage juxtaposés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de l’écoulement dans un tube à déformations successives alternées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc L Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tabloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques des performances d'une nouvelle géométrie d'éolienne à axe vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of flow unsteadiness in a single plate-finned tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Paris, France. pp.844-849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation des performances de mélange dans un tube à déformations successives alternées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Québec, Canada. pp.09-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263589v1</w:t>
-              </w:r>
-[...4564 lines deleted...]
-                <w:t xml:space="preserve">hal-00769580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive modeling of glass quenching for tableware products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances de transfert d’une ailette plane selon le principe local de synergie des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France. Editions Société Française de Thermique, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des performances thermoaérauliques locales d’échangeurs de chaleur multirangs de tubes à ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et évolution spatiale du système tourbillonnaire en fer à cheval dans un échangeur à deux rangs de tubes lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10289,144 +10557,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durit à effet Coanda, en particulier pour un bac de forçage pour la culture hydroponique de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2859595. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10494,51 +10762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA1A23B7"/>
+    <w:nsid w:val="6CABC843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10725,51 +10993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.110909" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Saudemont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>