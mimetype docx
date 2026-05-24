--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,10707 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10655 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc HARION </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-luc-harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4317-9146</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117307017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RHP75I4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar multi-vector energy systems (2019–2024): Technical performance, economic viability, and environmental benefits across climates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 174, pp.110909. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2026.110909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of solar energy systems: Technical, economic, and environmental perspectives for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristophe Saudemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 165, pp.109095. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2025.109095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFD analysis of fine clay particles dispersion from a truck operating on unpaved roads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (3), pp.102408. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel and CFD analysis of dust re-emission potential from ground regions around successive stockpiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (12), pp.653. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40430-023-04587-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by Poiseuille-Taylor-Couette flow between two rotating elliptically-deformed annular tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Drikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.109011. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2022.109011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of building effects on wind erosion of a granular material stockpile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. De Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Stocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (29), pp.36013-36026. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10202-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental and numerical study of the aeolian erosion of isolated and successive piles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O. El Moctar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.123-144. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-019-09702-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards self-sustained oscillations of multiple flexible vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (2), pp.025507. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1873-7005/aaeced⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to estimate emission of wind-blown particles from a granular bed in comparison to wind tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C.S. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ould El Moctar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Valance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 335, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conjugate heat transfer systems: A competition between heat transfer enhancement and pressure drop reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.165 - 184. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2019.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added Masses of generic shape bodies interacting with external walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 90, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2019.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Transient 3D modeling and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 348, pp.1049-1062. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2017.05.145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of conductive heat transfer devices: An experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Subramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.390-411. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local field synergy analysis of conjugate heat transfer for different plane fin configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.1105-1120. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-swing-adsorption of gaseous mixture in isotropic porous medium: Numerical sensitivity analysis in CFD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.314-326. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of non-erodible particles with multimodal size distribution on aeolian erosion of storage piles of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.583-599. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-018-9640-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional numerical study of heat transfer and mixing enhancement in a circular pipe using self-sustained oscillating flexible vorticity generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 162, pp.152-174. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by using multiple freely oscillating flexible vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.276-289. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.04.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TR-PIV measurements and POD analysis of the plane wall jet subjected to lateral perturbation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moureh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining two orthogonal secondary flows to enhance the mixing in an annular duct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.702-713. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of successive alternating wall deformation on the performance of an annular heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2015.06.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a plane wall jet subjected to an external lateral flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moureh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiments in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (5), pp.19. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00348-015-1969-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and mixing enhancement by free elastic flaps oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.250-264. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2015.01.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeolian erosion of storage piles yards: contribution of the surrounding areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.51-67. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-013-9293-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of aeolian erosion over a surface with non-uniformly distributed roughness elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (2), pp.156-166. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.3435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic mixing by longitudinal vorticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104 (18), pp.439-450. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of non-erodible particles on aeolian erosion: Wind-tunnel simulations of a sand oblong storage pile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.672-680. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioned solver for strongly coupled fluid–structure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71, pp.306-319. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2012.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology Optimization of Heat and Mass Transfer Problems: Laminar Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.508-539. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2013.772001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative infrared investigation of local heat transfer in a circular finned tube heat exchanger assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vintrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.197-207. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization using the SIMP method for multiobjective conductive problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Heat Transfer, Part B Fundamentals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (6), pp.439-470. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407790.2012.687979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental surface flow visualization and numerical investigation of flow structure around an oblong stockpile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.533-553. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-012-9249-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing heat transfer in vortex generator-type multifunctional heat exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.14-25. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2012.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new perspective of constructal networks cooling a finite-size volume generating heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (2), pp.1033-1046. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2010.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de la dispersion de particules due au trafic de camions sur des pistes de chantiers de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nadamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Murzyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de la masse de matière par article produit grâce à une trempe thermique innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Belhoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Révelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFAV, Jan 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces on a 3.5:1 prolate spheroid in accelerated relative motion with a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3AF Aerospace Europe Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic investigation of a 3.5:1 prolate spheroid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2020 FORUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2020-3053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la génération de contraintes lors de la trempe du verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Révelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERFAV, Jan 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de trempe thermique du verre dans l'industrie verrière des arts de la table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations multi-physiques dans l’industrie verrière des arts de la table, illustrations de quelques points clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CARNOT, Les défis du verre vert, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la génération de contraintes lors de la trempe du verre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Donze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Révelor, Vers la Transition Vitreuse et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer modeling in glass processes, a key-point of process improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Donze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Crystal Federation &amp; European Domestic Glass Commitee, XXVI. Technical Exchange Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bad Häring, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 3D d’un procédé de séparation de gaz par adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Annuelles de l'Association Française de l'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des transferts thermiques conjugués de trois géométries d’ailettes planes selon le principe local de synergie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification d’un procédé de séparation de gaz par adsorption : étude numérique par simulation CFD 3D et influence de la géométrie du lit adsorbant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lomig Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of laminar flow in circular tube fitted with flexible vortex generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Fluids Engineering Division Summer Meeting FEDSM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a novel heat exchanger adsorber concept for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Pre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Campesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talib Dbouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical and Chemical Phenomena in Heat Exchangers and Multifunctional Reactors for Sustainable Technology, Eurotherm Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of self-sustained free elastic flaps oscillation on heat transfer and mixing performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT Echangeurs thermiques et multi-fonctionnels : quelles évolutions pour un développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction fluide-structure dans un écoulement laminaire bidimensionnel en présence de générateurs de vorticité flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de tubes cylindro-elliptiques dans une configuration d’échangeur de type tubes ailettes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daviziac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sherbrooke, Canada 08-10 juin 2015, Jun 2015, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of a plane wall jet : application to vertical refrigerated display cabinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kaffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moureh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL ANALYSIS OF HEAT TRANSFER INCREASE IN A TUBE WITH ALTERNATE SUCCESSIVE GRADUAL WALL DEFORMATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEFAT2014 10th International Conference on Heat Transfer, Fluid Mechanics and Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orlando, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology optimization of convective laminar heat transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SMAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seignosse, France. pp.369 - 378, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201445038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’influence de la présence d’un coude sur les performances thermo-hydrauliques d’un tube `a déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis and simulation of the interaction between a Von Kármán vortex street and elastic flaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES THERMO-HYDRAULIQUES D’UN TUBE EN U AUX PAROIS MACRO-DEFORMEES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Zambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes CIFQ2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de l'interaction entre un écoulement de type Von-Kármán et une structure élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept innovant d’échangeur/réacteur avec contrôle passif dynamique par générateurs flexibles de vorticité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Menenteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemenand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs- Réacteurs Multifonctionnels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of fluid flow structures around an oblong stockpile perpendicular to wind flow direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Furieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Meri Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Wind Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Amsterdam, Netherlands. p145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances thermo-hydrauliques dans un tube à parois macro-déformées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal tube position in a single-row fin and tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kanaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference from Scientific Computing to Computational Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Athènes, Greece. pp 509-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : analyse du processus constructal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refroidissement d'un volume fini générant de la chaleur : limites de l'approche constructale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique (SFT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. pp.821-826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la puissance de ventilation d’un échangeur de chaleur à tubes et ailettes planes à un rang de tubes, pour une puissance thermique et un encombrement donnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la géométrie d’un échangeur thermique composé de canaux élémentaires par simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.387-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation numérique de l’évolution de tourbillons longitudinaux dans un écoulement de canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kubicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedat F. Tardu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing airside ventilation power in a plate fin and single-row tube heat exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Nacereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Kanaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enhanced, Compact and Ultra-Compact Heat Exchangers : from microscale phenomena to industrial applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Heredia, Costa Rica. pp 283-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes passifs d’intensification des transferts convectifs : Application aux échangeurs de chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et modules d’auto-formation en turbulence : présentation, retour d'expérience et projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Viazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques des performances d'une nouvelle géométrie d'éolienne à axe vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition éolienne de tas de stockage juxtaposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Turpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure de l’écoulement dans un tube à déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc L Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Tabloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saghir Ba Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.167-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of flow unsteadiness in a single plate-finned tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chastan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.844-849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation des performances de mélange dans un tube à déformations successives alternées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Interuniversitaire Franco-Québécois Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Québec, Canada. pp.09-02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive modeling of glass quenching for tableware products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des performances de transfert d’une ailette plane selon le principe local de synergie des champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Marseille, France. Editions Société Française de Thermique, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des performances thermoaérauliques locales d’échangeurs de chaleur multirangs de tubes à ailettes planes continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et évolution spatiale du système tourbillonnaire en fer à cheval dans un échangeur à deux rangs de tubes lisses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.V. Simo Tala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Russeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Harion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durit à effet Coanda, en particulier pour un bac de forçage pour la culture hydroponique de plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Harion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Destombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Russeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2859595. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10762,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CABC843"/>
+    <w:nsid w:val="F3CF91D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10993,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ibrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.110909" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Saudemont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109095" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-harion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4317-9146" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117307017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RHP75I4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ibrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saudemont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2026.110909" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Saudemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2025.109095" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05073627v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Nadamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Obeid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Murzyn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Morais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-023-04587-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dbouk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drikakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2022.109011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.S. Ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. De Morais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Stocco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr Reis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10202-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. El Moctar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09702-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/aaeced" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ould El Moctar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Valance" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Subramaniam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2019.01.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carbone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farcy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.04.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Campesi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.05.145" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V01LKZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.12.026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9RPTSHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.11.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGBW9G72-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-018-9640-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menanteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemenand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.12.039" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.04.130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321935v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaffel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HR0W0S9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539001v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Zambaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2014.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J16T7B9S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Zambaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2015.06.091" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX97X8MH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaffel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Russeil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-015-1969-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.01.122" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J2J37WX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9293-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01238321v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3435" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GV22CXL7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hachem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z2CZCJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.07.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MWH6WXB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.11.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7L6H4SZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Marck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2013.772001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vintrou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Nacereddine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2013.05.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4HNRKP7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407790.2012.687979" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539087v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Turpin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-012-9249-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9EA0EF678086E84249F0AD4AEF2273BE371C452/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2012.01.020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DKRCL2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.08.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJNFD4Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nadamani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Obeid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313135v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346722v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belhoste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031977v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Harion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Donze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Donze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246389v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427644v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02525544v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Menenteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427637v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528470v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445038" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439715v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287159v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280919v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Furieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475678v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280909v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kanaris" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263612v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263613v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedat F. Tardu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280900v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390839v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viazzo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360446v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vermeulen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360517v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tabloul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saghir Ba Mohammed" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263595v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chastan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263589v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337753v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marquant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02848188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis God&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Destombes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>