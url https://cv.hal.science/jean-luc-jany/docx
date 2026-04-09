--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1030,291 +1030,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium and Allied Fusarioid Taxa (FUSA). 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of abiotic factors and culture media on the growth of cheese-associated Nectriaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.W. Crous</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3114/fuse.2022.09.08⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 364, pp.109509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469160v1</w:t>
+                <w:t xml:space="preserve">hal-04758627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of abiotic factors and culture media on the growth of cheese-associated Nectriaceae species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">Fusarium and Allied Fusarioid Taxa (FUSA). 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Crous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandoval-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Z. Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Coroller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.L. van Iperen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 364, pp.109509. </w:t>
+              <w:t xml:space="preserve">Fungal Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.161-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3114/fuse.2022.09.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758627v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of water activity on the radial growth of fungi in a dairy environment</w:t>
               </w:r>
@@ -1964,295 +1964,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation, Identification and Enzymatic Activity of Halotolerant and Halophilic Fungi from the Great Sebkha of Oran in Northwestern of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">Rajaa Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Mycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12298093.2019.1623979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488854v1</w:t>
+                <w:t xml:space="preserve">hal-02159298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Identification and Enzymatic Activity of Halotolerant and Halophilic Fungi from the Great Sebkha of Oran in Northwestern of Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rajaa Chamekh</w:t>
+                <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Donot</w:t>
+                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (2), pp.230-241. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.1306 - 1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12298093.2019.1623979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159298v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Planet description sheets: 716-784</w:t>
               </w:r>
@@ -2366,337 +2366,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
+                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Dominguez-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386935v1</w:t>
+                <w:t xml:space="preserve">hal-01866769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
+                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866769v1</w:t>
+                <w:t xml:space="preserve">hal-01386935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of differentially accumulated proteins in Mucor strains representative of four species grown on synthetic potato dextrose agar medium and a cheese mimicking medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the adaptative response of Mucor spp. to cheese environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,77 +3195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature, pH, and water activity on Mucor spp. growth on synthetic medium, cheese analog and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -5224,51 +5224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>