--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -1964,295 +1964,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, Identification and Enzymatic Activity of Halotolerant and Halophilic Fungi from the Great Sebkha of Oran in Northwestern of Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Chamekh</w:t>
+                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Déniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Donot</w:t>
+                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12298093.2019.1623979⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.1306 - 1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159298v1</w:t>
+                <w:t xml:space="preserve">hal-03488854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Lebreton</w:t>
+                <w:t xml:space="preserve">Isolation, Identification and Enzymatic Activity of Halotolerant and Halophilic Fungi from the Great Sebkha of Oran in Northwestern of Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Chamekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
+                <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Christelle Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.1306 - 1314. </w:t>
+              <w:t xml:space="preserve">Mycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (2), pp.230-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/12298093.2019.1623979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488854v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Planet description sheets: 716-784</w:t>
               </w:r>
@@ -2366,337 +2366,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
+                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866769v1</w:t>
+                <w:t xml:space="preserve">hal-01386935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
+                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Dominguez-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386935v1</w:t>
+                <w:t xml:space="preserve">hal-01866769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of differentially accumulated proteins in Mucor strains representative of four species grown on synthetic potato dextrose agar medium and a cheese mimicking medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of the adaptative response of Mucor spp. to cheese environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature, pH, and water activity on Mucor spp. growth on synthetic medium, cheese analog and cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -5224,51 +5224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>