--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1030,425 +1030,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of abiotic factors and culture media on the growth of cheese-associated Nectriaceae species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Impact of water activity on the radial growth of fungi in a dairy environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valle Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Bregier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109509⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.111247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758627v1</w:t>
+                <w:t xml:space="preserve">hal-03736427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium and Allied Fusarioid Taxa (FUSA). 1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.M. Costa</w:t>
+                <w:t xml:space="preserve">Effect of abiotic factors and culture media on the growth of cheese-associated Nectriaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Z. Groenewald</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3114/fuse.2022.09.08⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 364, pp.109509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469160v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water activity on the radial growth of fungi in a dairy environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusarium and Allied Fusarioid Taxa (FUSA). 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Crous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Marion</w:t>
+                <w:t xml:space="preserve">M. Sandoval-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nguyen van Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">M.M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Bregier</w:t>
+                <w:t xml:space="preserve">J.Z. Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">A.L. van Iperen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.111247. </w:t>
+              <w:t xml:space="preserve">Fungal Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.161-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2022.111247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3114/fuse.2022.09.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736427v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Nectriaceae species diversity in cheese, description of Bisifusarium allantoides sp. nov., Bisifusarium penicilloides sp. nov., Longinectria gen. nov. lagenoides sp. nov. and Longinectria verticilliforme sp. nov.</w:t>
               </w:r>
@@ -1696,325 +1696,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
+                <w:t xml:space="preserve">Comparative genomics applied to Mucor species with different lifestyles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Quéro</w:t>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Courault</w:t>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cellière</w:t>
+                <w:t xml:space="preserve">Loraine Brillet-Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lorber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+                <w:t xml:space="preserve">Carlos Pèrez-Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6256-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271931v1</w:t>
+                <w:t xml:space="preserve">hal-02481326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomics applied to Mucor species with different lifestyles</w:t>
+                <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lebreton</w:t>
+                <w:t xml:space="preserve">Laura Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Priscillia Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pèrez-Arques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.135. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.103311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6256-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481326v1</w:t>
+                <w:t xml:space="preserve">hal-02271931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of five Mucor species transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Meslet-Cladière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,716 +2366,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gillot</w:t>
+                <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386935v1</w:t>
+                <w:t xml:space="preserve">hal-01446250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gillot</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of the adaptative response of Mucor spp. to cheese environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Dominguez-Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.239 - 250. </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866769v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of differentially accumulated proteins in Mucor strains representative of four species grown on synthetic potato dextrose agar medium and a cheese mimicking medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
+                <w:t xml:space="preserve">Functional diversity within the [i]Penicillium roqueforti[/i] species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.214-220. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510333v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Genetic basis for mycophenolic acid production and strain-dependent production variability in Penicillium roqueforti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Dominguez-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2016.11.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01446250v1</w:t>
+                <w:t xml:space="preserve">hal-01866769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of the adaptative response of Mucor spp. to cheese environment</w:t>
+                <w:t xml:space="preserve">Dataset of differentially accumulated proteins in Mucor strains representative of four species grown on synthetic potato dextrose agar medium and a cheese mimicking medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Pichereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.214-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2016.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01483147v1</w:t>
+                <w:t xml:space="preserve">hal-01510333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladosporium lebrasiae , a new fungal species isolated from milk bread rolls in France</w:t>
               </w:r>
@@ -3221,51 +3221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Rigalma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Penicillium roqueforti Morphological and Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -3511,51 +3511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -5224,51 +5224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sielleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Deniel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1040841X.2024.2392179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05397831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arend" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof10070456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192307v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Crequer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Jany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13578" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038208v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaucheron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Meur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valle Marion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nguyen van Long" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Bregier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2022.111247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04758627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469160v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandoval-Denis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Groenewald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. van Iperen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/fuse.2022.09.08" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Franciosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilario Ferrocino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R Corvaglia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15114" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#232;rez-Arques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6256-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.09.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. W. Crous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Wingfield" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. I. Burgess" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. St. J. Hardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2018.40.10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483147v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2016.12.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5X4L4CV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBFZ0MGC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Dominguez-Santos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863345v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Razafinarivo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Crous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Looten" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2016.04.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.11.019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lopez-Villavicencio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12140" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878427v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;heust" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2012.04.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH782GZL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00561679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2008.06.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682133v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Jany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennina Cueff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cristiansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Frisvad" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Nolwenn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119814085.ch20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791615v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra H&#233;linck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/book/9780124170124" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-417012-4.00011-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04836079v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754415v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834121v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>