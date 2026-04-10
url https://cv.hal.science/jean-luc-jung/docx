--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Rescue of a Juvenile Humpback Whale (Megaptera novaeangliae) Trapped Upstream of the Rance Tidal Power Station, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Olhasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léanne Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23), pp.3503. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONICEPH project: Monitoring cephalopods during whale-watching activity in the Azores (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e158822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femelles cétacés, pierres angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dans le cadre d’une collection d’articles publiés sous l’égide de l’Institut de l’Océan de l’Alliance Sorbonne Université à l’occasion du One Ocean Summit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’ADN non invasifs par écouvillonnage de grands dauphins en milieu naturel dans le Parc naturel marin d’Iroise : un test réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local movements and site-tenacity of minke whale in Iceland in relation to feeding and a northward distribution shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Bathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lémery-Peissik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7-8), pp.744-761. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.2016839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et répartition des mammifères marins dans l’espace maritime des Antilles françaises : données issues de la science participative et d’analyses d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours and emitted codas during sperm whales social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Yernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ngosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3225-3227, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la biodiversité des mammifères marins en Bretagne par l'analyse de l'ADN dans le cadre du Réseau National Echouage. Bilans, nouvelles perspectives, et transposition à l'écosystème particulièrement riche des côtes de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème séminaire du RNE (Réseau National Echouages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID COMPOSITION OF THE BLUBBER OF MARINE MAMMALS: INFLUENCE OF GENETIC AND ENVIRONMENTAL FACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental pour observer les mammifères marins dans des aires marines protégées : résultats des campagnes menées dans les Antilles et en Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Colin eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE, pp.59-71, 2024, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femelles cétacés sont-elles les pièces angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP Sorbonne Université, pp.96-105, 2022, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des mammifères marins face aux activités humaines et nouvelles connaissances issues des études de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Madon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Le transport maritime et la protection de la biodiversité », Brest, 12 et 13 décembre 2019. Nicolas Boillet &amp; Betty Queffelec Eds, Edition Pedone, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change.Editeur Association Dirac. ISBN-13: 979-1095209027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dirac, 2017, ISBN-13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorqual d'Omura, Balaenoptera omurai (Wada, Oishi & Yamada, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle, Paris ; IRD, Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Mammifères sauvages de France volume 1 : Mammifères marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visotheary Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First specimen record of Balaenoptera omurai off West Africa: interoceanic straggler or indication of a possible Atlantic population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Mullie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Committee of the International whaling Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photo-identification of marine megafauna: an identity card catalogue of sperm whales (Physeter macrocephalus) off Mauritius Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du projet NectonYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique des grands dauphins (Tursiops truncatus) en Iroise grâce à des prélèvements non-invasifs. Rapport d’analyse final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Parc naturel marin d'Iroise. 2025, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotypes côtiers et pélagiques du Grand dauphin Tursiops truncatus dans l’archipel Guadeloupéen Rapport au Sanctuaire AGOA de l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum national d'Histoire naturelle; Office Francais de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédition scientifique dans la Zone Économique Exclusive de la Martinique organisée par le Parc Naturel Marin de Martinique et le Sanctuaire Agoa. Volet : Détection de mammifères marins, de poissons osseux et d’élasmobranches par analyse d’ADN environnemental (ADNe) dans des prélèvements d’eau de mer. Résultats des campagnes de prélèvements en Martinique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB, MNHN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CetADNe : Détection de mammifères marins par analyse d’ADN environnemental dans des prélèvements d’eau de mer. Résultats de la première campagne test en mer d’Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB - MNHN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et inventaire des populations de raies dans la baie de Fort-de-France (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morjane Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquasearch. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches moléculaires pour l'étude de la biodiversité des mammifères marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Bretagne Occidentale, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Olhasque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Suciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e158822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dixneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gicquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;mery-Peissik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.2016839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yernaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ngosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01070328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jung" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Madon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Mullie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giradet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preudhomme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151368v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guerin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morjane Safi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotonea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>