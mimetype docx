--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Rescue of a Juvenile Humpback Whale (Megaptera novaeangliae) Trapped Upstream of the Rance Tidal Power Station, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Olhasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léanne Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23), pp.3503. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONICEPH project: Monitoring cephalopods during whale-watching activity in the Azores (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e158822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femelles cétacés, pierres angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dans le cadre d’une collection d’articles publiés sous l’égide de l’Institut de l’Océan de l’Alliance Sorbonne Université à l’occasion du One Ocean Summit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’ADN non invasifs par écouvillonnage de grands dauphins en milieu naturel dans le Parc naturel marin d’Iroise : un test réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local movements and site-tenacity of minke whale in Iceland in relation to feeding and a northward distribution shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Bathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lémery-Peissik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7-8), pp.744-761. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.2016839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et répartition des mammifères marins dans l’espace maritime des Antilles françaises : données issues de la science participative et d’analyses d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours and emitted codas during sperm whales social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Yernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ngosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3225-3227, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la biodiversité des mammifères marins en Bretagne par l'analyse de l'ADN dans le cadre du Réseau National Echouage. Bilans, nouvelles perspectives, et transposition à l'écosystème particulièrement riche des côtes de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème séminaire du RNE (Réseau National Echouages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID COMPOSITION OF THE BLUBBER OF MARINE MAMMALS: INFLUENCE OF GENETIC AND ENVIRONMENTAL FACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental pour observer les mammifères marins dans des aires marines protégées : résultats des campagnes menées dans les Antilles et en Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Colin eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE, pp.59-71, 2024, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femelles cétacés sont-elles les pièces angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP Sorbonne Université, pp.96-105, 2022, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des mammifères marins face aux activités humaines et nouvelles connaissances issues des études de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Madon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Le transport maritime et la protection de la biodiversité », Brest, 12 et 13 décembre 2019. Nicolas Boillet &amp; Betty Queffelec Eds, Edition Pedone, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change.Editeur Association Dirac. ISBN-13: 979-1095209027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dirac, 2017, ISBN-13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorqual d'Omura, Balaenoptera omurai (Wada, Oishi & Yamada, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle, Paris ; IRD, Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Mammifères sauvages de France volume 1 : Mammifères marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visotheary Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First specimen record of Balaenoptera omurai off West Africa: interoceanic straggler or indication of a possible Atlantic population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Mullie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Committee of the International whaling Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photo-identification of marine megafauna: an identity card catalogue of sperm whales (Physeter macrocephalus) off Mauritius Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du projet NectonYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique des grands dauphins (Tursiops truncatus) en Iroise grâce à des prélèvements non-invasifs. Rapport d’analyse final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Parc naturel marin d'Iroise. 2025, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotypes côtiers et pélagiques du Grand dauphin Tursiops truncatus dans l’archipel Guadeloupéen Rapport au Sanctuaire AGOA de l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum national d'Histoire naturelle; Office Francais de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédition scientifique dans la Zone Économique Exclusive de la Martinique organisée par le Parc Naturel Marin de Martinique et le Sanctuaire Agoa. Volet : Détection de mammifères marins, de poissons osseux et d’élasmobranches par analyse d’ADN environnemental (ADNe) dans des prélèvements d’eau de mer. Résultats des campagnes de prélèvements en Martinique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB, MNHN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CetADNe : Détection de mammifères marins par analyse d’ADN environnemental dans des prélèvements d’eau de mer. Résultats de la première campagne test en mer d’Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB - MNHN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et inventaire des populations de raies dans la baie de Fort-de-France (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morjane Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquasearch. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches moléculaires pour l'étude de la biodiversité des mammifères marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Bretagne Occidentale, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Rescue of a Juvenile Humpback Whale (Megaptera novaeangliae) Trapped Upstream of the Rance Tidal Power Station, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Olhasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léanne Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23), pp.3503. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONICEPH project: Monitoring cephalopods during whale-watching activity in the Azores (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e158822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femelles cétacés, pierres angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dans le cadre d’une collection d’articles publiés sous l’égide de l’Institut de l’Océan de l’Alliance Sorbonne Université à l’occasion du One Ocean Summit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’ADN non invasifs par écouvillonnage de grands dauphins en milieu naturel dans le Parc naturel marin d’Iroise : un test réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local movements and site-tenacity of minke whale in Iceland in relation to feeding and a northward distribution shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Bathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lémery-Peissik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7-8), pp.744-761. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.2016839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et répartition des mammifères marins dans l’espace maritime des Antilles françaises : données issues de la science participative et d’analyses d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours and emitted codas during sperm whales social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Yernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ngosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3225-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la biodiversité des mammifères marins en Bretagne par l'analyse de l'ADN dans le cadre du Réseau National Echouage. Bilans, nouvelles perspectives, et transposition à l'écosystème particulièrement riche des côtes de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème séminaire du RNE (Réseau National Echouages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID COMPOSITION OF THE BLUBBER OF MARINE MAMMALS: INFLUENCE OF GENETIC AND ENVIRONMENTAL FACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA for Observing Marine Mammals in the Marine Protected Areas of Iroise and the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventory of Biodiversity today - New methods and discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.59-72, 2024, 978-1-78630-958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental pour observer les mammifères marins dans des aires marines protégées : résultats des campagnes menées dans les Antilles et en Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Colin eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE, pp.59-71, 2024, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femelles cétacés sont-elles les pièces angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP Sorbonne Université, pp.96-105, 2022, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des mammifères marins face aux activités humaines et nouvelles connaissances issues des études de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Madon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Le transport maritime et la protection de la biodiversité », Brest, 12 et 13 décembre 2019. Nicolas Boillet &amp; Betty Queffelec Eds, Edition Pedone, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change.Editeur Association Dirac. ISBN-13: 979-1095209027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dirac, 2017, ISBN-13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorqual d'Omura, Balaenoptera omurai (Wada, Oishi & Yamada, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle, Paris ; IRD, Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Mammifères sauvages de France volume 1 : Mammifères marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visotheary Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First specimen record of Balaenoptera omurai off West Africa: interoceanic straggler or indication of a possible Atlantic population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Mullie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Committee of the International whaling Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photo-identification of marine megafauna: an identity card catalogue of sperm whales (Physeter macrocephalus) off Mauritius Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du projet NectonYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique des grands dauphins (Tursiops truncatus) en Iroise grâce à des prélèvements non-invasifs. Rapport d’analyse final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Parc naturel marin d'Iroise. 2025, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotypes côtiers et pélagiques du Grand dauphin Tursiops truncatus dans l’archipel Guadeloupéen Rapport au Sanctuaire AGOA de l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum national d'Histoire naturelle; Office Francais de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédition scientifique dans la Zone Économique Exclusive de la Martinique organisée par le Parc Naturel Marin de Martinique et le Sanctuaire Agoa. Volet : Détection de mammifères marins, de poissons osseux et d’élasmobranches par analyse d’ADN environnemental (ADNe) dans des prélèvements d’eau de mer. Résultats des campagnes de prélèvements en Martinique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB, MNHN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CetADNe : Détection de mammifères marins par analyse d’ADN environnemental dans des prélèvements d’eau de mer. Résultats de la première campagne test en mer d’Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB - MNHN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et inventaire des populations de raies dans la baie de Fort-de-France (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morjane Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquasearch. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches moléculaires pour l'étude de la biodiversité des mammifères marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Bretagne Occidentale, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Olhasque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Suciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e158822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dixneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gicquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;mery-Peissik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.2016839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638037v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230838v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yernaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ngosso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01070328v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502648v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jung" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Madon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Mullie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giradet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preudhomme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151368v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guerin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morjane Safi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotonea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Olhasque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Suciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e158822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dixneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gicquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;mery-Peissik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.2016839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yernaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ngosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01070328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Madon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Mullie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giradet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preudhomme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151368v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guerin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morjane Safi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotonea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>