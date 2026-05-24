--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Rescue of a Juvenile Humpback Whale (Megaptera novaeangliae) Trapped Upstream of the Rance Tidal Power Station, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Olhasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léanne Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23), pp.3503. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONICEPH project: Monitoring cephalopods during whale-watching activity in the Azores (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e158822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femelles cétacés, pierres angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dans le cadre d’une collection d’articles publiés sous l’égide de l’Institut de l’Océan de l’Alliance Sorbonne Université à l’occasion du One Ocean Summit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’ADN non invasifs par écouvillonnage de grands dauphins en milieu naturel dans le Parc naturel marin d’Iroise : un test réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local movements and site-tenacity of minke whale in Iceland in relation to feeding and a northward distribution shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Bathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lémery-Peissik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7-8), pp.744-761. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.2016839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et répartition des mammifères marins dans l’espace maritime des Antilles françaises : données issues de la science participative et d’analyses d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours and emitted codas during sperm whales social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Yernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ngosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3225-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la biodiversité des mammifères marins en Bretagne par l'analyse de l'ADN dans le cadre du Réseau National Echouage. Bilans, nouvelles perspectives, et transposition à l'écosystème particulièrement riche des côtes de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème séminaire du RNE (Réseau National Echouages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID COMPOSITION OF THE BLUBBER OF MARINE MAMMALS: INFLUENCE OF GENETIC AND ENVIRONMENTAL FACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA for Observing Marine Mammals in the Marine Protected Areas of Iroise and the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventory of Biodiversity today - New methods and discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.59-72, 2024, 978-1-78630-958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental pour observer les mammifères marins dans des aires marines protégées : résultats des campagnes menées dans les Antilles et en Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Colin eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE, pp.59-71, 2024, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femelles cétacés sont-elles les pièces angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP Sorbonne Université, pp.96-105, 2022, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des mammifères marins face aux activités humaines et nouvelles connaissances issues des études de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Madon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Le transport maritime et la protection de la biodiversité », Brest, 12 et 13 décembre 2019. Nicolas Boillet &amp; Betty Queffelec Eds, Edition Pedone, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change.Editeur Association Dirac. ISBN-13: 979-1095209027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dirac, 2017, ISBN-13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorqual d'Omura, Balaenoptera omurai (Wada, Oishi & Yamada, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle, Paris ; IRD, Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Mammifères sauvages de France volume 1 : Mammifères marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visotheary Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First specimen record of Balaenoptera omurai off West Africa: interoceanic straggler or indication of a possible Atlantic population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Mullie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Committee of the International whaling Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photo-identification of marine megafauna: an identity card catalogue of sperm whales (Physeter macrocephalus) off Mauritius Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du projet NectonYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique des grands dauphins (Tursiops truncatus) en Iroise grâce à des prélèvements non-invasifs. Rapport d’analyse final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Parc naturel marin d'Iroise. 2025, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotypes côtiers et pélagiques du Grand dauphin Tursiops truncatus dans l’archipel Guadeloupéen Rapport au Sanctuaire AGOA de l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum national d'Histoire naturelle; Office Francais de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédition scientifique dans la Zone Économique Exclusive de la Martinique organisée par le Parc Naturel Marin de Martinique et le Sanctuaire Agoa. Volet : Détection de mammifères marins, de poissons osseux et d’élasmobranches par analyse d’ADN environnemental (ADNe) dans des prélèvements d’eau de mer. Résultats des campagnes de prélèvements en Martinique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB, MNHN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CetADNe : Détection de mammifères marins par analyse d’ADN environnemental dans des prélèvements d’eau de mer. Résultats de la première campagne test en mer d’Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB - MNHN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et inventaire des populations de raies dans la baie de Fort-de-France (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morjane Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquasearch. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches moléculaires pour l'étude de la biodiversité des mammifères marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Bretagne Occidentale, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Jung </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Taxa Approach to Estuarine Biomonitoring: Assessing Vertebrate Biodiversity and Ecological Continuity Using Environmental DNA Metabarcoding in the Rance River (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Teichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (3), pp.e7323. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.73237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successful Rescue of a Juvenile Humpback Whale (Megaptera novaeangliae) Trapped Upstream of the Rance Tidal Power Station, Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Olhasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léanne Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (23), pp.3503. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15233503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Two Common Bottlenose Dolphin (Tursiops truncatus) Ecotypes in the Guadeloupe Archipelago, Eastern Caribbean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Méndez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15010108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONICEPH project: Monitoring cephalopods during whale-watching activity in the Azores (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Azevedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e158822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDNA-based survey of the marine vertebrate biodiversity off the west coast of Guadeloupe (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.e125348. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.12.e125348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local movements and site-tenacity of minke whale in Iceland in relation to feeding and a northward distribution shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Bathie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lémery-Peissik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7-8), pp.744-761. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2021.2016839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairing AIS data and underwater topography to assess maritime traffic pressures on cetaceans: Case study in the Guadeloupean waters of the Agoa sanctuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Le Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal-Jean Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105160. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2022.105160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime transportation: Let's slow down a bit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Scemama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Chircop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 811, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femelles cétacés, pierres angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mer et Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dans le cadre d’une collection d’articles publiés sous l’égide de l’Institut de l’Océan de l’Alliance Sorbonne Université à l’occasion du One Ocean Summit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’ADN non invasifs par écouvillonnage de grands dauphins en milieu naturel dans le Parc naturel marin d’Iroise : un test réussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Bonneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance runners in the marine realm: New insights into genetic diversity, kin relationships and social fidelity of Indian Ocean male sperm whales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.815564. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.815684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the wake of marine mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendleton Linwood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilife Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin relationships in cultural species of the marine realm: case study of a matrilineal social group of sperm whales off Mauritius island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.201794. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.201794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila database: Towards a FAIR community approved database of cetacean presence in the waters of the Guadeloupe Archipelago, based on citizen science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e69022. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/bdj.9.e69022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence, bioaccumulation and vertical transfer of pollutants in long-finned pilot whales stranded in Chilean Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Garcia-Cegarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Orrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janeide de A. Padilha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Malm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 770, pp.145259. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 25 new microsatellite markers for the fin whale (Balaenoptera physalus) and cross-species amplification in other cetaceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Ody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Boissin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05757-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative anatomical study of sound production and reception systems in the common dolphin ( Delphinus delphis ) and the harbour porpoise ( Phocoena phocoena ) heads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Transmission of Fine-Scale Fidelity to Feeding Sites May Shape Humpback Whale Genetic Diversity in Russian Pacific Waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Titova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Fedutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debbie Steel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Meschersky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109 (7), pp.724-734. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esy033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Recommended Vernacular Names of Mesoplodon peruvianus Reyes, Mead & Van Waerebeek, 1991 (Cetacea, Ziphiidae) in Several World Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen Van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Secchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Alfaro-Shigueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Biology &amp; Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 07 (04), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2324-8661.1000195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulage des sacs nasaux d’un dauphin commun adulte (Delphinus delphis, L. 1758) [Cétacés, Delphinidés].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boisgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Anatomie Comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.21-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Study of Adipose Tissues in the Head of a Common Dolphin ( Delphinus delphis ): Structure Identification and Influence of a Freezing-Thawing Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Arribart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Domergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomia, Histologia, Embryologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2), pp.204-212. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ahe.12258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA reveals historical maternal lineages and a postglacial expansion of the grey seal in European waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 566, pp.217-227. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps12003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative study of the highly specialized lipid tissues of cetaceans using HR-MAS NMR and classical GC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thoraval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (7), pp.e0180597. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0180597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of the beaked whale genus Berardius in the North Pacific, with genetic evidence for a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip  A. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott C. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid S. Brewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander M. Burdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merel L. Dalebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (1), pp.96-111. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mms.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite telemetry of humpback whales off Madagascar reveals insights on breeding behavior and long-range movements within the southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoît Charrassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 562, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of environmental parameters on movements and habitat utilization of humpback whales (Megaptera novaeangliae) in the Madagascar breeding ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Trudelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Cerchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre N. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ygor Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), pp.160616. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Large Marine Vertebrates Through DNA Barcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumar Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding to monitor the biodiversity of marine mammals: species identification along the French and Mauritanian Atlantic coasts, and diet analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (5), pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Marine Predator Diets of the Iroise Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barcode Bulletin </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omura's whale off West Africa: autochthonous population or inter-oceanic vagrant in the Atlantic Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim C Mullié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.66-75. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2015.1084424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie comparée de l’oreille en scanner et des voies de l’audition en IRM chez le marsouin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2014.01.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a volume–outcome relationship for partial nephrectomy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Couapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (5), pp.1323 - 1329. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00345-013-1213-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding for the identification of soft remains of prey in the stomach contents of grey seals ( Halichoerus grypus ) and harbour porpoises ( Phocoena phocoena )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Ménec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (4), pp.385-395. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17451000.2014.943240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hymery Nolwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumas Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chambon Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Mammal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of DNA barcoding to monitor the marine mammal biodiversity along the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore Méheust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quillivic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zookeys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 365 (Special Issue), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/zookeys.365.5873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European Melting Pot of Harbour Porpoise in the French Atlantic Coasts Inferred from Mitochondrial and Nuclear Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Gilles Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Clec'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Dabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044425.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hymery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-G. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Parent-Massin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harbour porpoises (Phocoena phocoena) in north-western France: aerial survey, opportunistic sightings and strandings monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Liret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (05), pp.1045-1050. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409000307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification de séquences inter-microsatellitaires et empreintes génétiques chez les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1, pp.13-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kakila « qui est la ? » - Base de données d'observation de cétacés dans l'archipel Guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Scientifique du Pôle National de Données de la Biodiversité : Méta{données} Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNDB, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et répartition des mammifères marins dans l’espace maritime des Antilles françaises : données issues de la science participative et d’analyses d’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Littoral Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pointe-à-Pitre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baleines et dauphins : des belles espèces sentinelles à étudier dans le cadre d'un OHM littoral, mais d'un abord bien complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex DRIIHM; CNRS InEE, Sep 2021, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-dab5a4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of behaviours and emitted codas during sperm whales social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Yernaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Ngosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Nuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Forum Acusticum 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3225-3227, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.1088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la biodiversité des mammifères marins en Bretagne par l'analyse de l'ADN dans le cadre du Réseau National Echouage. Bilans, nouvelles perspectives, et transposition à l'écosystème particulièrement riche des côtes de la Mauritanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIème séminaire du RNE (Réseau National Echouages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPID COMPOSITION OF THE BLUBBER OF MARINE MAMMALS: INFLUENCE OF GENETIC AND ENVIRONMENTAL FACTORS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Alfonsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success stories of FAIR data publication on behalf of the ANR SO-DRIIHM Open Science project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablaye Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-a7445b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping and environmental pressure: Ship-whale interactions off the Guadeloupe archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwan Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Madon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin de Montgolfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data dictionary cookbook for research data and software interoperability at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Coché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorie Edmunds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Data Alliance Plenary 17 (RDA P17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Edinburgh, United Kingdom. , 2021, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4683066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental DNA for Observing Marine Mammals in the Marine Protected Areas of Iroise and the Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventory of Biodiversity today - New methods and discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, Wiley, pp.59-72, 2024, 978-1-78630-958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN environnemental pour observer les mammifères marins dans des aires marines protégées : résultats des campagnes menées dans les Antilles et en Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Colin eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd'hui : nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions ISTE, pp.59-71, 2024, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les femelles cétacés sont-elles les pièces angulaires de leurs sociétés marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 questions sur l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUP Sorbonne Université, pp.96-105, 2022, 979-10-231-0734-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des mammifères marins face aux activités humaines et nouvelles connaissances issues des études de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Madon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « Le transport maritime et la protection de la biodiversité », Brest, 12 et 13 décembre 2019. Nicolas Boillet &amp; Betty Queffelec Eds, Edition Pedone, Paris France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change.Editeur Association Dirac. ISBN-13: 979-1095209027</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Dirac, 2017, ISBN-13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ADN pour observer les mammifères marins, sentinelles d’un milieu qui change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cétacés, Nouvelles connaissances issues de la recherche française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13: 979-1095209027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rorqual d'Omura, Balaenoptera omurai (Wada, Oishi & Yamada, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muséum National d'Histoire Naturelle, Paris ; IRD, Marseille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Mammifères sauvages de France volume 1 : Mammifères marins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOMLIT (Service d'Observation en Milieu Littoral) time series (French Research Infrastructure ILICO): long-term core parameter monitoring of French coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lizon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orianne Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/100323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Marine Megafauna Knowledge with eDNA: A French Story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visotheary Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.7.111435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-05219232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer les impacts d’un parc éolien en exploitation sur les mammifères marins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Curé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Labach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First specimen record of Balaenoptera omurai off West Africa: interoceanic straggler or indication of a possible Atlantic population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Mullie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen van Waerebeek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaye Mohamed Wagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellahi Samba Ould Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Committee of the International whaling Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underwater photo-identification of marine megafauna: an identity card catalogue of sperm whales (Physeter macrocephalus) off Mauritius Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Giradet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Preudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vitry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude génétique des grands dauphins (Tursiops truncatus) en Iroise grâce à des prélèvements non-invasifs. Rapport d’analyse final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Cosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum National d'Histoire Naturelle (MNHN); Parc naturel marin d'Iroise. 2025, pp.1-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude du projet NectonYN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delesalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Prasil-Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2025, 55 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151368v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écotypes côtiers et pélagiques du Grand dauphin Tursiops truncatus dans l’archipel Guadeloupéen Rapport au Sanctuaire AGOA de l'OFB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Haderlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Serranito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Museum national d'Histoire naturelle; Office Francais de la Biodiversité. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expédition scientifique dans la Zone Économique Exclusive de la Martinique organisée par le Parc Naturel Marin de Martinique et le Sanctuaire Agoa. Volet : Détection de mammifères marins, de poissons osseux et d’élasmobranches par analyse d’ADN environnemental (ADNe) dans des prélèvements d’eau de mer. Résultats des campagnes de prélèvements en Martinique 2019-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB, MNHN. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et inventaire des populations de raies dans la baie de Fort-de-France (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morjane Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cotonea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Duporge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ortol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aquasearch. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CetADNe : Détection de mammifères marins par analyse d’ADN environnemental dans des prélèvements d’eau de mer. Résultats de la première campagne test en mer d’Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR ISYEB - MNHN. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches moléculaires pour l'étude de la biodiversité des mammifères marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Systématique, phylogénie et taxonomie. Université de Bretagne Occidentale, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04037362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId282"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Olhasque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Carpentier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Suciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e158822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558417v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558568v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dixneuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gicquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Albrecht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;mery-Peissik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.2016839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yernaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ngosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01070328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Madon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Mullie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giradet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preudhomme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151368v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guerin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050563v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morjane Safi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotonea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporge" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Haderl&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervarec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.73237" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Olhasque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anne Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jung" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15233503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037070v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouveret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15010108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Suciu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Azevedo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e158822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Chazal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girardet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.12.e125348" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Albrecht" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lazar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine L&#233;mery-Peissik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2021.2016839" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702812v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Madon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Guyader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin de Montgolfier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Jean Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2022.105160" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511933v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime S&#232;be" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Choquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Chircop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152262" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bonneron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dixneuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gicquel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tixier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.815684" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358221v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pendleton Linwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137045v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vitry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preud'Homme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201794" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299950v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Coch&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/bdj.9.e69022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garcia-Cegarra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Orrego" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janeide de A. Padilha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145259" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967323v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tardy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ody" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05757-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arribart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ognard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tavernier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richaudeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guintard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12305" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Titova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Fedutin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Steel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Meschersky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esy033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Van Waerebeek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Reyes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Secchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Alfaro-Shigueto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Felix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2324-8661.1000195" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967939v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Arribart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boisgard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967835v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ognard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ahe.12258" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967829v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Decker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Jezequel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Thoraval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363951v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip  A. Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Baker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reid S. Brewer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Burdin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel L. Dalebout" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12345" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497122v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cerchio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Trudelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre N. Zerbini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Charrassin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Geyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Mayer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160616" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim C Mulli&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulaye Mohamed Wagne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellahi Samba Ould Bilal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972594v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van Waerebeek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2015.1084424" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2014.01.116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTNMP6ZX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01727379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Couapel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bensalah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernhard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pignot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00345-013-1213-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967877v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#233;heust" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le M&#233;nec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17451000.2014.943240" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922964v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore M&#233;heust" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fuchs" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gilles Carpentier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quillivic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.365.5873" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01066281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Clec'H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044425.t001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01072192v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409000307" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-1FBSB2KV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967990v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-dab5a4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230838v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yernaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ngosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01070328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Jung" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128197v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablaye Diop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-a7445b" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214743v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rorie Edmunds" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683066" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590887v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358250v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Madon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967952v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lizon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Joly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/100323" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05219232v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.111435" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558527v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Couturier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cur&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labach" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967968v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Mullie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165606v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarano" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giradet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Preudhomme" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Yannis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151368v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delesalle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guerin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Prasil-Delaval" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050611v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050632v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morjane Safi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblanc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cotonea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duporge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ortol" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04037362v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>