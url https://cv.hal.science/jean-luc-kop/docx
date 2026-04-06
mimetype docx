--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>