--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>