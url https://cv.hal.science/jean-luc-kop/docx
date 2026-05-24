--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Luc Kop </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supportive cancer care and patient satisfaction: international prospective longitudinal study – secondary data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Palliative and supportive care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, spcare-2025-006024. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/spcare-2025-006024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase IV international prospective validation of the EORTC patient satisfaction core questionnaire (EORTC PATSAT-C33) and outpatient module (EORTC OUT-PATSAT7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Shamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Alrjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.1824. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-025-15119-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s implicit attitudes toward male and female power in dyadic inter-gender interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Van der Henst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1482/118879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic clinicians' confidence in BOADICEA comprehensive breast cancer risk estimates and counselees' psychosocial outcomes: A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Lakeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cge.14147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of psychosocial difficulties by genetic clinicians and distress in women at high risk of breast cancer: a prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.1067-1075. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41431-022-01096-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserved time but altered numerosity processing in epileptic patients with postoperative lesion in the inferior frontal gyrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micha Pfeuty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.105865. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2022.105865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03725550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mediating roles of affect and coping strategy in the relationship between trait mindfulness and burnout among French healthcare professionals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Sauvain-Sabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Weismann-Arcache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Villieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/cbs0000312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préoccupations et besoins d’aide psychologiques chez les femmes à risque génétique de cancer du sein ou de l’ovaire : une étude prospective observationnelle en Allemagne, Espagne et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (4), pp.121-130. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pson-2021-0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information needs on breast cancer genetic and non-genetic risk factors in relatives of women with a BRCA1/2 or PALB2 pathogenic variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.38-44. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2021.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to facilitate psychosocial adjustment in women tested for hereditary breast or ovarian cancer susceptibility? Insights from network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robieux Léonore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (3), pp.550-556. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Psychosocial Aspects in Hereditary Cancer' questionnaire in women attending breast cancer genetic clinics: Psychometric validation across French-, German-and Spanish-language versions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (1), pp.e13173. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinicians’ use of breast cancer risk assessment tools according to their perceived importance of breast cancer risk factors: an international survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Community Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12687-018-0362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychosocial problems in women attending French, German and Spanish genetics clinics before and after targeted or multigene testing results: an observational prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.e029926. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-029926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrp.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA Web Application in clinical practice: appraisals by clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C. Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex P. Cunningham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familial Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10689-017-0014-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement, ontology, and epistemology: Psychology needs pragmatism-realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Juhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.149-171. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959354318761606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXVe congrès SOFPEL, 48 (6), pp.317. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Centered Care in Breast Cancer Genetic Clinics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violetta Kuboth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (2), pp.319. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15020319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on perceived control and psychological distress of genetic knowledge in women with breast cancer receiving a BRCA1/2 test result</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31, pp.121-127. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2016.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret sur la prise en charge de la souffrance psychique des jeunes : L’avis des psychologues sur l’expérimentation, une enquête FFPP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Mondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fédérer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of emotions in a lexical decision task a diffusion model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Dioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (2), pp.71-79. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1024/1421-0185/a000193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Psychological Attributes in Psychology – An Epistemological Discussion: Network Analysis vs. Latent Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Personality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Happiness Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10902-015-9686-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic comparative content analysis of 17 psychosocial work environment questionnaires using a new taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formet-Robert Nadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.128-141. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10773525.2016.1185214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast Cancer Survivors' Supportive Care Needs, Posttraumatic Growth and Satisfaction with Doctors' Interpersonal Skills in Relation to Physical Activity 8 Months after the End of Treatment: A Prospective Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Untas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Copel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Leufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Mino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (3), pp.151 - 159. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000443766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When implicit fails: Explicit but not implicit attitudes predict choices of decided and undecided voters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (1), pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer survivors' perceived medical communication competence and satisfaction with care at the end of treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavie Fiszer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sigal-Zafrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (12), pp.1670-1678. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.3836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (03), pp.351 - 383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503315000160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche et développement conceptuels autour du bien-être au travail : entre mesure et action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brangier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Références en santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (2), pp.81-103. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/th.762.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term psychological impact of the BRCA1/2 test result in women with breast cancer according to their perceived probability of genetic predisposition to cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Depauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (5), pp.1012 - 1020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2012.599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the 34-item Supportive Care Needs Survey and 8-item Breast module French versions (SCNS-SF34-Fr and SCNS-BR8-Fr) in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Griesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.450-459. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2354.2012.01356.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness and prognostic understanding, and correlates in 78 patients with metastatic treatment-resistant cancer in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dolbeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bouleuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Psycho-Oncology Society (IPOS) World Congress of Psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international field study for the reliability and validity of the EORTC PATSAT-C33 & OUT-PATSAT7 questionnaires: PATSAT Phase IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC QLG – Autumn Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des travailleurs indépendants : un éclairage à partir de l'analyse combinée de réponses à des questions ouvertes et fermées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gestes 2023 "Changer de travail ou changer le travail ? Santé, inégalités, environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gis Gestes, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse en réseau des sous-tests de l’Echelle d’Intelligence de Wechsler pour enfants et adolescents – 5ème edition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleruyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concordance between genetic counselees’ and clinicians’ perceptions of distress and psychosocial needs in women undergoing breast cancer risk assessment in French and German genetic clinics: a multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast cancer risk factors information needs and genetic knowledge: cross-sectional study in relatives of BRCA1/2 or PALB2 positive probands after the initial genetic consultation for cancer risk assessment using BOADICEA extended version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Tüchler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th IPOS World Congress of Psycho-Oncology and Psychosocial Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation de la marche et capteurs embarqués : évaluation du risque de chute chez la personne âgée à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Rivasseau-Jonveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International du Réseau d'Etudes International sur l'Age, la Citoyenneté et l'Intégration Socio-économique (REIACTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multigene testing for breast and ovarian cancer risk on psychosocial problems in women attending French, German and Spanish genetics clinics : A prospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th word congress of psycho-oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mlVAR ou GIMME : les jeux sont faits, rien ne va plus !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sommières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations perçues au sein de l’organisation par ses usagers : le cas des étudiant.e.s de l’Université de Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Houenouho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Masciantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe congrès de l’AIPTLF - Le temps des défis : (R)Evolution du Travail et des Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher sous le coup de l’émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire du Réseau Lorrain de Recherche Interdisciplinaire et Translationnelle en Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation du simple pas, émotions-états et émotions-traits : une dépendance complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e congrès de la Société Francophone Posture Equilibre Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmes de conception et utilité des instruments de santé perçue. Deux objectifs irréconciliables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Validité des instruments de mesure" (APEMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the BOADICEA breast cancer risk prediction tool in clinical practice: Appraisals across clinicians from various countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Brédart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis C Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunningham Alex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Pauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles en variables latentes ou modèles en réseaux ? Vous en prendrez bien un peu des deux !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Arboussols (Prieuré de Marcevol), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses en Réseaux : Application sur des données longitudinales (et passage du niveau intra-individuel au niveau inter-individuel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Psychométrie et Analyses en réseaux (CESP/U1178 INSERM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour étudier les effets d’une intervention psychologique en tenant compte de la dynamique du changement et des différences inter- et intra-individuelles : MlVAR (Multi-Level Vector Autoregression)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollon Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Illy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème atelier Modevaiia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil neuropsychologique d'adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Journées de psychologie différentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Aix-Marseille, Aug 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory network analysis of the French Wechsler Intelligence Scale for children-Fourth Edition (WISC-IV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th SPS SGP SSP conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Positive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un questionnaire d'évaluation de la santé et du bien-être au travail : quelles sont les sources pertinentes de variation des réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse psychométrique en réseaux des sous-tests de l’Échelle d’Intelligence de Wechsler pour enfants et adolescents 5e édition (WISC-V)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salome Döll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lecerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort; Edith Galy; Jean-Baptiste Pavani; Nathalie Prudhomme; Pierre-Yves Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.11-29, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Khocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche en réseau pour l’analyse des questionnaires d’intervention organisationnelle en santé au travail : une solution élégante à deux problèmes obsédants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Houssemand Claude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université du Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.252-262, 2021, 978-2-9577604-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953810v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du traitement de visages émotionnels sur l'initiation du simple pas : modération par les traits émotionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc P Heurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963366v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 21èmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes sous-jacents à l’amorçage affectif : une approche différentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grosdemange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Klufts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.215-220, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’âge sur les performances cognitives et leur variabilité chez des adultes porteurs de trisomie 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Eva Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Gilles; Michèle Carlier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive(nt) les différences. Psychologie différentielle fondamentale et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.277-282, 2013, Psy, 978-2-85399-852-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step initiation supports the interplay between fear expression perception and approach motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Coudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caharel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Heurley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05510199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network approach to affect regulation dynamics and personality trait-induced variations: Extraversion and neuroticism moderate reciprocal influences between affect and affect regulation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Pavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Le Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Congard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dauvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension critique des modèles théoriques reliant environnement de travail, stress et santé : vers un méta-modèle/ Critical review of theoretical models linking work environment, stress and health: towards a meta-model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application shiny pour l’analyse en réseau (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de séries temporelles en réseaux dynamiques avec la procédure GIMME (Group Iterative Multiple Model Estimation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Université de Lorraine. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SATIN version 3.0 : un questionnaire d’évaluation de la santé et du bien-être au travail pour la prévention, le diagnostic et l’intervention. Manuel d’utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 344, Institut National de Recherche et de Sécurité (INRS). 2017, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547834v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation psychométrique croisée de la version 3 de SATIN dans deux échantillons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Formet-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Althaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques NS 346, Institut National de Recherche et de Sécurité (INRS). 2016, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Démarche de validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 300, Institut National de Recherche et de Sécurité (INRS). 2013, 33 p., ill</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche &amp;quot;bien-être au travail&amp;quot; pour la prévention des RPS. SATIN (version 2.1). Questionnaire d'évaluation des conditions de travail et de la santé. Manuel d'utilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Kop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Formet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Althaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Notes scientifiques et techniques de l'INRS NS 299, Institut National de Recherche et de Sécurité (INRS). 2013, 41 p., ill., bibliogr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être subjectif : vers une mesure du bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Nancy 2, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN21024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01775368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'environnement R pour l'analyse de données quantitatives en psychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Kop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2018, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Br&#233;dart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Shamieh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fox" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Alrjoub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2025-006024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-15119-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05426180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Charafeddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Van der Henst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1482/118879" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03669811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Pauw" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja T&#252;chler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Lakeman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03636613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Cano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-022-01096-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Pfeuty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brissart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2022.105865" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sauvain-Sab&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weismann-Arcache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Villieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000312" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03656305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;dart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pauw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dick" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0169" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2021.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robieux L&#233;onore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Anota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13173" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275395v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C. Antoniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P Cunningham" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12687-018-0362-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275440v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-029926" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex P. Cunningham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10689-017-0014-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959354318761606" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coudrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Heurley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caharel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.10.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Kuboth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020319" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fajac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2016.10.024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mondi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schneider" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Brochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Dioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000193" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Formet-Robert Nadja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10773525.2016.1185214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616243v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Copel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Leufroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000443766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Kop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2014.09.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMX9JQ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585805v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavie Fiszer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sigal-Zafrani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dolbeault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.3836" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-55W94G1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brangier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.762.0081" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01585095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Kop" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depauw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sultan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2012.599" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Griesser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zaman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01356.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PGW9N1K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Terrasson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouleuc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04721064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650003v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valentin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bastien" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; D&#246;ll" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lecerf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02476031v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bascou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jacob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Rivasseau-Jonveaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275158v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276572v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tisserant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houenouho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kaddour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Masciantonio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276564v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Formet-Robert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276510v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275366v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis C Antoniou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunningham Alex" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276500v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276559v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollon Poinsot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Illy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01723182v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Eva Laroche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Kop" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lemoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02275484v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome D&#246;ll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953810v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwen.uni.lu/research/fhse/desw/research_areas/lifelong_learning_guidance/news_events_lllg/vient_de_paraitre_recherches_actuelles_en_psychologie_differentielle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963366v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c P Heurley" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berthet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grosdemange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Klufts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01581326v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510199v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276551v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547834v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420481v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grosjean" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Formet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Althaus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01420562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775368v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN21024" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02276521v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>