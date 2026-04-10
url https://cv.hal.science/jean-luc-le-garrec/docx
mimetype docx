--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -948,291 +948,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
+                <w:t xml:space="preserve">Dissociative Recombination of Acetone Fragments, Adducts, and Dimer Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lavisse</w:t>
+                <w:t xml:space="preserve">Suliman Al Shammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girault</w:t>
+                <w:t xml:space="preserve">Guilherme C. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Maria Luiza M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1283-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.4114-4122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b00987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840850v1</w:t>
+                <w:t xml:space="preserve">hal-01580446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative Recombination of Acetone Fragments, Adducts, and Dimer Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliman Al Shammari</w:t>
+                <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme C. Almeida</w:t>
+                <w:t xml:space="preserve">P. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza M. Rocco</w:t>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (21), pp.4114-4122. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (11), pp.692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b00987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580446v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
@@ -1999,441 +1999,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small angle x-ray scattering and electron microscopy of nanoparticles formed in an electrical arc.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Ossler</w:t>
+                <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Vallenhag</w:t>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie E. Canton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51, pp.1-19. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (3), pp.032139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4799061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806664v1</w:t>
+                <w:t xml:space="preserve">hal-00821076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle x-ray scattering and electron microscopy of nanoparticles formed in an electrical arc.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Djeddi</w:t>
+                <w:t xml:space="preserve">Observations of Ball-Lightning-Like Plasmoids Ejected from Silicon by Localized Microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehuda Meir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahava Barkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4799061⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (9), pp.4011-4030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma6094011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821076v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Ball-Lightning-Like Plasmoids Ejected from Silicon by Localized Microwaves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dana Ashkenazi</w:t>
+                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Ossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Vallenhag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E. Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma6094011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868529v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,277 +5263,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Analysis of Isolated Nanoobjects by XPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soot oxidation and thermal stability of nanoparticles in flames, a SAXS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benkoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minna Patanen</w:t>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Teuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference on Nanostructured Materials (Nano2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02346115v1</w:t>
+                <w:t xml:space="preserve">hal-01675836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot oxidation and thermal stability of nanoparticles in flames, a SAXS approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">Surface Analysis of Isolated Nanoobjects by XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Teuscher</w:t>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mitchell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference on Nanostructured Materials (Nano2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675836v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02346115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'extrême surface de nanoobjets isolés par XPS</w:t>
               </w:r>
@@ -5644,64 +5644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the soot oxidation by coupling LII, SAXS and scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,383 +5765,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Kintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON2 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">ITFPC15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358548v1</w:t>
+                <w:t xml:space="preserve">cea-02358547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Studies of Soot and Other Nanoparticles formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harold Kintz</w:t>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITFPC15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">GDR Suie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358547v1</w:t>
+                <w:t xml:space="preserve">hal-01675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Studies of Soot and Other Nanoparticles formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
+                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Suie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICON2 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675841v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02358548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
               </w:r>
@@ -6581,51 +6581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron angular distributions from isolated SiO2 nanoparticles following soft x-ray irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6693,51 +6693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,277 +6812,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Silicon micro-spheres in microwave excited ball lightning like plasmoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahava Barkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Ashkenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheferaw Wonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Eliaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Ampere Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706550v1</w:t>
+                <w:t xml:space="preserve">hal-00703777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706633v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Studies of Combustion Generated Nanostructures</w:t>
               </w:r>
@@ -7166,152 +7166,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon micro-spheres in microwave excited ball lightning like plasmoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sheferaw Wonde</w:t>
+                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Eliaz</w:t>
+                <w:t xml:space="preserve">F. W. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ampere Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703777v1</w:t>
+                <w:t xml:space="preserve">hal-00706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
               </w:r>
@@ -7323,77 +7323,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
@@ -7435,51 +7435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Angular Distributions in SiO2 Nanoparticles Following Soft X-Ray Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,51 +7664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron emission anisotropy effects in SiO2 nanoparticles: size and energy dependence in the soft x-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8117,51 +8117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-shell spectroscopic investigation of isolated SiO2 nanoparticles at the PLEAIDES beamline: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8477,51 +8477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociative Recombination of Acetone Ions with Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suliman Al Shammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8585,77 +8585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Chemical Structure of Isolated Aerosols by X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benkoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9194,51 +9194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C2EC36D"/>
+    <w:nsid w:val="68C72FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9425,51 +9425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>