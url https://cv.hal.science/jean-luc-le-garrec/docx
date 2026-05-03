--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2267,277 +2267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie E. Canton</w:t>
+                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806664v1</w:t>
+                <w:t xml:space="preserve">hal-00876869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Ossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Vallenhag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E. Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00876869v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation Studies of Additives in Combustion, III: Ferrocene</w:t>
               </w:r>
@@ -3912,298 +3912,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Angle Neutron Scattering (SANS) Study of Soot Particles in an Ethylene-Air Diffusion Flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Wulff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (7), pp.1267-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652962v1</w:t>
+                <w:t xml:space="preserve">hal-00653249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small Angle Neutron Scattering (SANS) Study of Soot Particles in an Ethylene-Air Diffusion Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Irina Florescu-Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Stasio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Wulff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44 (7), pp.1267-1279. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145 (1-2), pp.80-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653249v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissociative recombination of fluorocarbon ions III: CF+2 and CF+3</w:t>
               </w:r>
@@ -5263,553 +5263,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soot oxidation and thermal stability of nanoparticles in flames, a SAXS approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Analysis of Isolated Nanoobjects by XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. X. Ouf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference on Nanostructured Materials (Nano2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675836v1</w:t>
+                <w:t xml:space="preserve">cea-02346115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Analysis of Isolated Nanoobjects by XPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+                <w:t xml:space="preserve">Soot oxidation and thermal stability of nanoparticles in flames, a SAXS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benkoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Aureau</w:t>
+                <w:t xml:space="preserve">N. Teuscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minna Patanen</w:t>
+                <w:t xml:space="preserve">B. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference on Nanostructured Materials (Nano2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">EAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02346115v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'extrême surface de nanoobjets isolés par XPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+                <w:t xml:space="preserve">Investigation of the soot oxidation by coupling LII, SAXS and scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Benkoula</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.‐b. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Laser‐Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lac Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02346105v1</w:t>
+                <w:t xml:space="preserve">hal-01675837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the soot oxidation by coupling LII, SAXS and scattering measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Analyse de l'extrême surface de nanoobjets isolés par XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐b. Mitchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safia Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Laser‐Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lac Tahoe, United States</w:t>
+              <w:t xml:space="preserve">ELSPEC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675837v1</w:t>
+                <w:t xml:space="preserve">cea-02346105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,64 +5916,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
@@ -5996,260 +5996,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON2 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02358548v1</w:t>
+                <w:t xml:space="preserve">hal-01231442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICON2 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231442v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02358548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS Measurements and Mapping of Particle Size Distributions of Nanoparticles Formed in Arcs between AgSnO2 , Ag and Carbon Electrodes</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6454,260 +6454,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Synchrotron Radiation Studies of Polymer Fire Ignition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron angular distributions from isolated SiO2 nanoparticles following soft x-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jerby</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synchrotron Radiation in Polymer Science 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICESS-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936119v1</w:t>
+                <w:t xml:space="preserve">hal-00936037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron angular distributions from isolated SiO2 nanoparticles following soft x-ray irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Robert</w:t>
+                <w:t xml:space="preserve">Real Time Synchrotron Radiation Studies of Polymer Fire Ignition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESS-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Synchrotron Radiation in Polymer Science 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936037v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
               </w:r>
@@ -6937,804 +6937,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lavisse</w:t>
+                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706550v1</w:t>
+                <w:t xml:space="preserve">hal-00706582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Studies of Combustion Generated Nanostructures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron Angular Distributions in SiO2 Nanoparticles Following Soft X-Ray Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE FIFTH SAUDI PHYSICAL SOCIETY CONFERENCE (SPS5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068820v1</w:t>
+                <w:t xml:space="preserve">hal-00706572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
+                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Granlibakken, Lake Tahoe, United States. pp.012022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706633v1</w:t>
+                <w:t xml:space="preserve">hal-00713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">X-Ray Studies of Combustion Generated Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE FIFTH SAUDI PHYSICAL SOCIETY CONFERENCE (SPS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706582v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Angular Distributions in SiO2 Nanoparticles Following Soft X-Ray Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Patanen</w:t>
+                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kimberg</w:t>
+                <w:t xml:space="preserve">F. W. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706572v1</w:t>
+                <w:t xml:space="preserve">hal-00706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713899v1</w:t>
+                <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron emission anisotropy effects in SiO2 nanoparticles: size and energy dependence in the soft x-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7895,312 +7895,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Studies of Nanoparticles formed in Flames and Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">DyNano-2010: Structure and Dynamics of Nano-objects using short wavelength radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919157v1</w:t>
+                <w:t xml:space="preserve">hal-00916430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Studies of Nanoparticles formed in Flames and Plasmas</w:t>
+                <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DyNano-2010: Structure and Dynamics of Nano-objects using short wavelength radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916430v1</w:t>
+                <w:t xml:space="preserve">hal-00919157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-shell spectroscopic investigation of isolated SiO2 nanoparticles at the PLEAIDES beamline: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DyNano 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
@@ -8585,77 +8585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Chemical Structure of Isolated Aerosols by X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benkoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9194,51 +9194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68C72FF4"/>
+    <w:nsid w:val="1349AAB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9425,51 +9425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>