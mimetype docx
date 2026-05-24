--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -948,291 +948,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative Recombination of Acetone Fragments, Adducts, and Dimer Ions</w:t>
+                <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliman Al Shammari</w:t>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme C. Almeida</w:t>
+                <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luiza M. Rocco</w:t>
+                <w:t xml:space="preserve">P. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b00987⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (11), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-017-1283-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580446v1</w:t>
+                <w:t xml:space="preserve">hal-04840850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the composition of nanoparticles formed by the nanosecond Nd:YAG laser irradiation of an aluminium target in N2–O2 gas mixtures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative Recombination of Acetone Fragments, Adducts, and Dimer Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girault</w:t>
+                <w:t xml:space="preserve">Suliman Al Shammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berger</w:t>
+                <w:t xml:space="preserve">Guilherme C. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
+                <w:t xml:space="preserve">Maria Luiza M. Rocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (11), pp.692. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.4114-4122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-017-1283-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b00987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840850v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the branching ratio inversion for the electron attachment to phosphoryl chloride POCl3 in the gas phase between 300 and 200K</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the reactive atmosphere on the formation of nanoparticles in the plasma plume induced by nanosecond pulsed laser irradiation of metallic targets at atmospheric pressure and high repetition rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Menneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Jouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (24), pp.246101. </w:t>
@@ -2267,277 +2267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Ossler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Vallenhag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie E. Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876869v1</w:t>
+                <w:t xml:space="preserve">hal-00806664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of incipient carbon particle formation in a stabilized ethylene flame by in situ extended-small-angle- and wide-angle X-ray scattering.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie E. Canton</w:t>
+                <w:t xml:space="preserve">Characteristics of Arcs Between Porous Carbon Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (11), pp.3151 - 3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2283581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.07.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806664v1</w:t>
+                <w:t xml:space="preserve">hal-00876869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron Radiation Studies of Additives in Combustion, III: Ferrocene</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ small-angle x-ray scattering study of nanoparticles in the plasma plume induced by pulsed laser irradiation of metallic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,523 +2781,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+                <w:t xml:space="preserve">Rapid internal bubble formation in a microwave heated polymer observed in real-time by x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yariv Shamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (10), pp.1788-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369125v1</w:t>
+                <w:t xml:space="preserve">hal-00714023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Studies of Additives in Combustion, II: Soot Agglomerate Microstructure Change by Alkali and Alkaline-Earth Metal Addition to a Partially Premixed Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Di Stasio</w:t>
+                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef1012209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300, pp.012022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711899v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kineticstudies at roomtemperature of the cyanideanionCN− with cyanoacetylene (HC3N) reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Studies of Additives in Combustion, II: Soot Agglomerate Microstructure Change by Alkali and Alkaline-Earth Metal Addition to a Partially Premixed Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (3), pp.916-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef1012209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00711534v1</w:t>
+                <w:t xml:space="preserve">hal-00711899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid internal bubble formation in a microwave heated polymer observed in real-time by x-ray scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eli Jerby</w:t>
+                <w:t xml:space="preserve">Kineticstudies at roomtemperature of the cyanideanionCN− with cyanoacetylene (HC3N) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yariv Shamir</w:t>
+                <w:t xml:space="preserve">Fatah Adjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Meir</w:t>
+                <w:t xml:space="preserve">C. Monnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (10), pp.1788-1792. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 211 (1), pp.901-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2011.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714023v1</w:t>
+                <w:t xml:space="preserve">hal-00711534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrotron radiation studies of additives in combustion I: Water</w:t>
               </w:r>
@@ -3406,364 +3406,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small angle x-ray scattering study of flame soot nanoparticle aggregation and restructuring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticle plasma ejected directly from solid copper by localized microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexander Golts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yariv Shamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheferaw Wonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 105 (12), pp.124904 - 124904-9. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (19), pp.1501-1501-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3147902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3259781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662555v1</w:t>
+                <w:t xml:space="preserve">hal-00662650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle plasma ejected directly from solid copper by localized microwaves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eli Jerby</w:t>
+                <w:t xml:space="preserve">Small angle x-ray scattering study of flame soot nanoparticle aggregation and restructuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Golts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yariv Shamir</w:t>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Irina Florescu-Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheferaw Wonde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
+                <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 95 (19), pp.1501-1501-3. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (12), pp.124904 - 124904-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3259781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3147902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662650v1</w:t>
+                <w:t xml:space="preserve">hal-00662555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for nanoparticles in microwave-generated fireballs observed by synchrotron X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sztucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theyencheri Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dikhtyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3840,51 +3840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (14), pp.144308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3912,298 +3912,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Small Angle Neutron Scattering (SANS) Study of Soot Particles in an Ethylene-Air Diffusion Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Irina Florescu-Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Stasio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michaël Wulff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 145 (1-2), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653249v1</w:t>
+                <w:t xml:space="preserve">hal-00652962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Angle Neutron Scattering (SANS) Study of Soot Particles in an Ethylene-Air Diffusion Flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Synchrotron SAXS Identification of Three Different Size Modes for Soot Nanoparticles in a Diffusion Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian J.B.A. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Biennier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Wulff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 145 (1-2), pp.80-87. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (7), pp.1267-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2005.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652962v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dissociative recombination of fluorocarbon ions III: CF+2 and CF+3</w:t>
               </w:r>
@@ -5513,260 +5513,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the soot oxidation by coupling LII, SAXS and scattering measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+                <w:t xml:space="preserve">Analyse de l'extrême surface de nanoobjets isolés par XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.‐b. Mitchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Safia Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Laser‐Induced Incandescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lac Tahoe, United States</w:t>
+              <w:t xml:space="preserve">ELSPEC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675837v1</w:t>
+                <w:t xml:space="preserve">cea-02346105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'extrême surface de nanoobjets isolés par XPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+                <w:t xml:space="preserve">Investigation of the soot oxidation by coupling LII, SAXS and scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Benkoula</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.‐b. Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELSPEC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Laser‐Induced Incandescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lac Tahoe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02346105v1</w:t>
+                <w:t xml:space="preserve">hal-01675837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
               </w:r>
@@ -5996,260 +5996,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICON2 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231442v1</w:t>
+                <w:t xml:space="preserve">cea-02358548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS of isolated nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des nano-particules dans les arcs d'ouverture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICON2 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Saint Aubin, France</w:t>
+              <w:t xml:space="preserve">Workshop Arcs et Contacts Electriques : Aproche physique et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02358548v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS Measurements and Mapping of Particle Size Distributions of Nanoparticles Formed in Arcs between AgSnO2 , Ag and Carbon Electrodes</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Yee Kin Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6454,168 +6454,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron angular distributions from isolated SiO2 nanoparticles following soft x-ray irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Patanen</w:t>
+                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESS-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936037v1</w:t>
+                <w:t xml:space="preserve">hal-00936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Synchrotron Radiation Studies of Polymer Fire Ignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6624,215 +6624,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jerby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Radiation in Polymer Science 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ SAXS study of a laser induced plasma plume : influence of the metal target composition on the formed nanoparticles size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Electron angular distributions from isolated SiO2 nanoparticles following soft x-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICESS-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936104v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon micro-spheres in microwave excited ball lightning like plasmoids</w:t>
               </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahava Barkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Ashkenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheferaw Wonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Eliaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6937,804 +6937,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Carvou</w:t>
+                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Djeddi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Jouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706582v1</w:t>
+                <w:t xml:space="preserve">hal-00706550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Angular Distributions in SiO2 Nanoparticles Following Soft X-Ray Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-Ray Studies of Combustion Generated Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Di Stasio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PROCEEDINGS OF THE FIFTH SAUDI PHYSICAL SOCIETY CONFERENCE (SPS5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3638081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706572v1</w:t>
+                <w:t xml:space="preserve">hal-01068820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. W. Ouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713899v1</w:t>
+                <w:t xml:space="preserve">hal-00706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Ray Studies of Combustion Generated Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+                <w:t xml:space="preserve">X-Ray Probing of Nanoparticles in an Electrical Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Carvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROCEEDINGS OF THE FIFTH SAUDI PHYSICAL SOCIETY CONFERENCE (SPS5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3638081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01068820v1</w:t>
+                <w:t xml:space="preserve">hal-00706582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interaction of UV and Soft X-Rays with Interstellar Dust : Experimental Models and Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghassen Saidani</w:t>
+                <w:t xml:space="preserve">Electron Angular Distributions in SiO2 Nanoparticles Following Soft X-Ray Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. W. Ouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SOLEIL Users' Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706633v1</w:t>
+                <w:t xml:space="preserve">hal-00706572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Metallic Targets on the Size of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation by using SAXS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Lavisse</w:t>
+                <w:t xml:space="preserve">Small Molecule Ion Chemistry in ITER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th SOLEIL Users</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Dissociative Recombination: Theory, Experiment &amp; Applications (DR 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Granlibakken, Lake Tahoe, United States. pp.012022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/300/1/012022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706550v1</w:t>
+                <w:t xml:space="preserve">hal-00713899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron emission anisotropy effects in SiO2 nanoparticles: size and energy dependence in the soft x-ray range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Study of Nanoparticles in the Plasma Plume Induced by Pulsed Laser Irradiation of a Metallic Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lavisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7895,230 +7895,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Radiation Studies of Nanoparticles formed in Flames and Plasmas</w:t>
+                <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DyNano-2010: Structure and Dynamics of Nano-objects using short wavelength radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
+              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916430v1</w:t>
+                <w:t xml:space="preserve">hal-00919157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Molecule Processes in ITER</w:t>
+                <w:t xml:space="preserve">Synchrotron Radiation Studies of Nanoparticles formed in Flames and Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Jerby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Stasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">DyNano-2010: Structure and Dynamics of Nano-objects using short wavelength radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919157v1</w:t>
+                <w:t xml:space="preserve">hal-00916430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-shell spectroscopic investigation of isolated SiO2 nanoparticles at the PLEAIDES beamline: first results</w:t>
               </w:r>
@@ -8156,51 +8156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sublemontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DyNano 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Porticcio, France</w:t>
@@ -8471,247 +8471,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative Recombination of Acetone Ions with Electrons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface Chemical Structure of Isolated Aerosols by X-ray Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sublemontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benkoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ph.D studens day, ecole de doctorant, universite de rennes1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, RENNES, France</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286149v1</w:t>
+                <w:t xml:space="preserve">cea-02346110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Chemical Structure of Isolated Aerosols by X-ray Photoelectron Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissociative Recombination of Acetone Ions with Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliman Al Shammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brian Alexander Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Ph.D studens day, ecole de doctorant, universite de rennes1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02346110v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of Volatile Organic Compounds (VOCs) from soil to the atmosphere according to agricultural land-uses. Interrelationships between SOM, microbial diversity and VOCs fluxes</w:t>
               </w:r>
@@ -9194,51 +9194,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1349AAB9"/>
+    <w:nsid w:val="14A3642F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9425,51 +9425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-le-garrec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228482453" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596264v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman M. Alshammari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Garrec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brian Alexander Mitchell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2022.116802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Caudal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Hellequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.650701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.103376" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;bert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Teuscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01737127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.11.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01631553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouvard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1283-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01580446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliman Al Shammari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme C. Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza M. Rocco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b00987" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Saidani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngary Guen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2016.02.062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225623v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Jouvard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Carvou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.10.090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Jerby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehuda Meir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahava Barkay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Ashkenazi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926491" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Biennier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4938817" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Girault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Menneveux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lavisse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.246101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sublemontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Kintz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz501532c" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Praquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djeddi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4799061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6094011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Ossler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Vallenhag" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E. Canton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.07.038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7N4WGLP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2283581" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854273v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefeuvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di Stasio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef400758a" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4703930" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yariv Shamir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2011.07.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKRG3NJ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/300/1/012022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711899v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef1012209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Adjali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnerie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.08.019" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNB1CVGL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657463v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Irina Florescu-Mitchell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMB.2010.01.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHC5RHWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Golts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheferaw Wonde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3259781" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Stasio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147902" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671064v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sztucki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dikhtyar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.065001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2774984" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2005.12.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX9RV7QZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Wulff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.10.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZ0G276-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneli Ehlerding" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Viggiano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hellberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Zhaunerchyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/4/006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-30NPP7LP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160165v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goulay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rebrion-Rowe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Canosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1857474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Garrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rowe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763832" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369117v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Speck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A Mitchell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R Rowe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(03)00377-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXR1HSGX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Speck" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.A. Mitchell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1367376" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mitchell" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Bris" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briallart" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Papagiannouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benkoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675836v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teuscher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mitchell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346105v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Benkoula" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675837v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;b. Mitchell" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358547v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675841v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchell" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02358548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Yee Kin Choi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01136554v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355075" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jerby" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936037v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Robert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eliaz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068820v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3638081" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706633v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. W. Ouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706572v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713899v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707254v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706563v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919157v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soderstrom" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonsson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908755v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian James Mitchell" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196906v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02346110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aureau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286149v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01273064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Moigne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01158712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ceau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ola" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Le Garrec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01319978v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carvou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yee Kin Choi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>