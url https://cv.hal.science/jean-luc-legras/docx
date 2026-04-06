--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -619,295 +619,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be sustainable: EOSC‐Life recommendations for implementation of FAIR principles in life science data handling</w:t>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arina Rybina</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Burel</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐karim Heriche</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Audergon</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (23), pp.e115008. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2023115008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371171v1</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+                <w:t xml:space="preserve">Be sustainable: EOSC‐Life recommendations for implementation of FAIR principles in life science data handling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Arina Rybina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Jean‐marie Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
+                <w:t xml:space="preserve">Jean‐karim Heriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Pauline Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (23), pp.e115008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embj.2023115008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+                <w:t xml:space="preserve">hal-04371171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Power of Sterols: Optimizing Wine Fermentation with Strategic management</w:t>
               </w:r>
@@ -1155,663 +1155,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Candida railenensis Strain CLIB 1423, Isolated from Papaya Fruit in French Guiana</w:t>
+                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+                <w:t xml:space="preserve">Anne Favel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00554-22⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901576v1</w:t>
+                <w:t xml:space="preserve">hal-03735538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic bases for the metabolism of the DMS precursor S-methylmethionine by Saccharomyces cerevisiae</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of Candida railenensis Strain CLIB 1423, Isolated from Papaya Fruit in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dequin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106, </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e00554-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00554-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661692v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
+                <w:t xml:space="preserve">Genetic bases for the metabolism of the DMS precursor S-methylmethionine by Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Favel</w:t>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Portier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Daran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Valence</w:t>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735538v1</w:t>
+                <w:t xml:space="preserve">hal-03661692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Genetic Analysis with Microsatellite-like Loci Reveals Specific Dairy-Associated and Environmental Populations of the Yeast Geotrichum candidum</w:t>
+                <w:t xml:space="preserve">WHO ARE THE KEEPERS OF MICROBIAL BIODIVERSITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin R Tinsley</w:t>
+                <w:t xml:space="preserve">Marwa Zaarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Jacques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giulia Cheloni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010103⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.742884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.742884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557769v1</w:t>
+                <w:t xml:space="preserve">hal-04142599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHO ARE THE KEEPERS OF MICROBIAL BIODIVERSITY?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Genetic Analysis with Microsatellite-like Loci Reveals Specific Dairy-Associated and Environmental Populations of the Yeast Geotrichum candidum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R Tinsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Zaarour</w:t>
+                <w:t xml:space="preserve">Noémie Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.742884. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.742884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142599v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ergosterol and phytosterols on wine alcoholic fermentation with Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -1925,295 +1925,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolome Exploration by High-Resolution Mass Spectrometry Methodologies of Two New Yeast Species: Starmerella reginensis and Starmerella kourouensis</w:t>
+                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perruchon</w:t>
+                <w:t xml:space="preserve">Simone Mozzachiodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Afonso</w:t>
+                <w:t xml:space="preserve">Agnes Llored</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neža Škofljanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03201⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428121v1</w:t>
+                <w:t xml:space="preserve">hal-03474924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolome Exploration by High-Resolution Mass Spectrometry Methodologies of Two New Yeast Species: Starmerella reginensis and Starmerella kourouensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Llored</w:t>
+                <w:t xml:space="preserve">Olivier Perruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (38), pp.11502-11511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474924v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and dynamics of fungi during spontaneous fermentations and association with unique aroma profiles in wine</w:t>
               </w:r>
@@ -2251,51 +2251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pangzhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deli Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2440,265 +2440,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol uptake analysis in Saccharomyces and non-Saccharomyces wine yeast species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
+                <w:t xml:space="preserve">Lebanon’s Native Oenological Saccharomyces cerevisiae Flora: Assessment of Different Aspects of Genetic Diversity and Evaluation of Winemaking Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abi-Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachad Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foab020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193488v1</w:t>
+                <w:t xml:space="preserve">hal-03338727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanon’s Native Oenological Saccharomyces cerevisiae Flora: Assessment of Different Aspects of Genetic Diversity and Evaluation of Winemaking Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ayoub</w:t>
+                <w:t xml:space="preserve">Sterol uptake analysis in Saccharomyces and non-Saccharomyces wine yeast species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.foab020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7080678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338727v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSU1 Checkup, a rapid tool for detecting chromosomal rearrangements related to the SSU1 promoter in Saccharomyces cerevisiae: an ecological and technological study on wine yeast</w:t>
               </w:r>
@@ -2818,90 +2818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping of modelled metabolic fluxes reveals gene variants impacting yeast central carbon metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3233,51 +3233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Genetic Relationships Between Hanseniaspora Species Found in Grape Musts Revealed Interspecific Hybrids With Dynamic Genome Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,51 +3406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine A. Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Noemie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 297, pp.1-10. </w:t>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMB Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3746,295 +3746,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of S. cerevisiae to Fermented Food Environments Reveals Remarkable Genome Plasticity and the Footprints of Domestication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL mapping of volatile compound production in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy066⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837856v1</w:t>
+                <w:t xml:space="preserve">hal-01837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of volatile compound production in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Adaptation of S. cerevisiae to Fermented Food Environments Reveals Remarkable Genome Plasticity and the Footprints of Domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), 19 p. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (7), pp.1712-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4562-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837846v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geographic distribution of Saccharomyces cerevisiae isolates within three Italian neighboring winemaking regions reveals strong differences in yeast abundance, genetic diversity and industrial strain dissemination</w:t>
               </w:r>
@@ -4148,1095 +4148,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+                <w:t xml:space="preserve">Yeast multi-stress resistance and lag phase characterization during wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Zara</w:t>
+                <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fox051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608516v1</w:t>
+                <w:t xml:space="preserve">hal-01607566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaccharomycesIDentifier, SID: strain-level analysis of Saccharomyces cerevisiae populations by using microsatellite meta-patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Stefanini</w:t>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Albanese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+                <w:t xml:space="preserve">G. Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15729-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.2150-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837826v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast multi-stress resistance and lag phase characterization during wine fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SaccharomycesIDentifier, SID: strain-level analysis of Saccharomyces cerevisiae populations by using microsatellite meta-patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Maddalena Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 p. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fox051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607566v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation of Gal4p explains the inactivation of the GAL/MEL regulon in both Saccharomyces bayanus and some Saccharomyces cerevisiae wine strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flor yeast: new perspectives beyond wine aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Jaime Moreno-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brunel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
+                <w:t xml:space="preserve">Severino Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+                <w:t xml:space="preserve">Giacomo Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533922v1</w:t>
+                <w:t xml:space="preserve">hal-01303106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of Saccharomyces uvarum diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Hanseniaspora uvarum from Winemaking Environments Show Spatial and Temporal Genetic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Börlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.2909 - 2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837775v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanseniaspora uvarum from Winemaking Environments Show Spatial and Temporal Genetic Clustering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Claisse</w:t>
+                <w:t xml:space="preserve">Microbial diversity and biochemical characteristics of Borassus akeassii wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01569⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900541v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor yeast: new perspectives beyond wine aging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Garcia-Martinez</w:t>
+                <w:t xml:space="preserve">Microsatellite analysis of Saccharomyces uvarum diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00503⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303106v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and biochemical characteristics of Borassus akeassii wine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truncation of Gal4p explains the inactivation of the GAL/MEL regulon in both Saccharomyces bayanus and some Saccharomyces cerevisiae wine strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Savadogo</w:t>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zongo</w:t>
+                <w:t xml:space="preserve">François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Traore</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (4), pp.297-306. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/lam.12619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837810v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Hydroxyphenyl-pyranoanthocyanins: An Experimental and Theoretical Investigation of Their Acid-Base Properties and Molecular Interactions</w:t>
               </w:r>
@@ -5356,90 +5356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of haploid strains available for genetic studies of Saccharomyces cerevisiae flor yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinela Budroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5499,51 +5499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellar-associated Saccharomyces cerevisiae population structure revealed high diversity and perennial persistence in Sauternes wine estates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Börlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Savadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Sababenedyo Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,446 +5756,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer et exploiter la biodiversité des levures œnologiques : comment optimiser la qualité organoleptique des vins?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Noble</w:t>
+                <w:t xml:space="preserve">Pourquoi les levures ont-elles des besoins en azote différents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Rollero</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837777v1</w:t>
+                <w:t xml:space="preserve">hal-01506425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of Saccharomyces cerevisiae human isolates reveals adaptation to the gastrointestinal tract</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luisa Berna</w:t>
+                <w:t xml:space="preserve">Explorer et exploiter la biodiversité des levures œnologiques : comment optimiser la qualité organoleptique des vins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rollero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622631825613152E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837748v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les levures ont-elles des besoins en azote différents ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population genomics of Saccharomyces cerevisiae human isolates reveals adaptation to the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Berna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.S213-S214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506425v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel starters for old processes: use of Saccharomyces cerevisiae strains isolated from artisanal sourdough for craft beer production at a brewery scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Marongiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6418,90 +6418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude du besoin en azote des levures œnologiques révèle le rôle clé de la signalisation azote dans le contrôle de la vitesse de fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6543,77 +6543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary advantage conferred by an eukaryote-to-eukaryote gene transfer event in wine yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,90 +6690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.S89-S90. </w:t>
@@ -6805,312 +6805,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure and Comparative Genome Hybridization of European Flor Yeast Reveal a Unique Group of Saccharomyces cerevisiae Strains with Few Gene Duplications in Their Genome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (150), pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837719v1</w:t>
+                <w:t xml:space="preserve">hal-01837721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Population Structure and Comparative Genome Hybridization of European Flor Yeast Reveal a Unique Group of Saccharomyces cerevisiae Strains with Few Gene Duplications in Their Genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Riveill</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e108089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837721v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genetic approach of wine yeast fermentation capacity in nitrogen-starvation reveals the key role of nitrogen signaling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7170,103 +7170,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of geraniol metabolism during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.228-234. </w:t>
@@ -7428,575 +7428,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of social wasps in Saccharomyces cerevisiae ecology and evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Stefanini</w:t>
+                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Dapporto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Calabretta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monica Di Paola</w:t>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (33), pp.13398-13403. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1208362109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651761v1</w:t>
+                <w:t xml:space="preserve">hal-01485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae/Saccharomyces kudriavzevii hybrids in the northern european wine-making environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of social wasps in Saccharomyces cerevisiae ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Erny</w:t>
+                <w:t xml:space="preserve">Leonardo Dapporto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Raoult</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delobel</w:t>
+                <w:t xml:space="preserve">Antonio Calabretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.06752-11⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (33), pp.13398-13403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1208362109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191332v1</w:t>
+                <w:t xml:space="preserve">hal-02651761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+                <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae/Saccharomyces kudriavzevii hybrids in the northern european wine-making environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brion</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (9), pp.3256-3265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.06752-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485468v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Hybridisation History Leading to the Lager Lineage Basedon the Mosaic Genomes of Saccharomyces bayanus Strains NBRC1948 andCBS380(T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653082v1</w:t>
+                <w:t xml:space="preserve">hal-01189730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of a Zygosaccharomyces bailii DNA Segment in Wine Yeast Genomes by Extrachromosomal Circular DNA Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,187 +8081,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Hybridisation History Leading to the Lager Lineage Basedon the Mosaic Genomes of Saccharomyces bayanus Strains NBRC1948 andCBS380(T)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
+                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Gaillardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.229 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025821⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189730v1</w:t>
+                <w:t xml:space="preserve">hal-02653082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of two different resistance mechanisms in Saccharomyces cerevisiae upon exposure to octanoic and decanoic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8318,320 +8318,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
+                <w:t xml:space="preserve">Genetic analysis of Saccharomyces cerevisiae strains isolated from Palm Wine in Eastern Nigeria. Comparison with other African strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duchêne</w:t>
+                <w:t xml:space="preserve">O.U. Ezeronye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (5), pp.1569-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04118.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658509v1</w:t>
+                <w:t xml:space="preserve">hal-02668435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of Saccharomyces cerevisiae strains isolated from Palm Wine in Eastern Nigeria. Comparison with other African strains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O.U. Ezeronye</w:t>
+                <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04118.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668435v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Jura ﬂor yeasts: genotype and technological diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8703,51 +8703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eukaryote-to-eukaryote gene transfer events revealed by the genome sequence of the wine yeast Saccharomyces cerevisiae EC1118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Novo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,77 +8837,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread, beer and wine: Saccharomyces cerevisiae diversity reflects human history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (10), pp.2091-2102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8992,51 +8992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Demuyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9221,64 +9221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (1), pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9433,51 +9433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of interdelta analysis for Saccharomyces cerevisiae strain characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 221 (2), pp.249 - 255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9936,64 +9936,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indradoli Nasution</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10074,64 +10074,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10150,411 +10150,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection of grape must by Metschnikowia sp.: genericity and mechanism;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The IS_MIRRI21 H2020 Project : Implementing the MIRRI-ERIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen Bosschaerts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cork, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235361v1</w:t>
+                <w:t xml:space="preserve">hal-04966842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the must microbiota of two varieties of grapes in Languedoc. Impact of grape microbiota on the wine metabolic profile and on the wine quality</w:t>
+                <w:t xml:space="preserve">From vineyard to winery: S. cerevisiae microbial diversity driving wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31. International Conference on Yeast Genetics and Molecular Biology ICYGMB31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florence, Aug 2023, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966861v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From vineyard to winery: S. cerevisiae microbial diversity driving wine fermentation</w:t>
+                <w:t xml:space="preserve">Diversity of the must microbiota of two varieties of grapes in Languedoc. Impact of grape microbiota on the wine metabolic profile and on the wine quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Conference on Yeast Genetics and Molecular Biology ICYGMB31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florence, Aug 2023, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966653v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IS_MIRRI21 H2020 Project : Implementing the MIRRI-ERIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprotection of grape must by Metschnikowia sp.: genericity and mechanism;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cork, Jun 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966842v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping reveals novel mechanisms underlying variations in H2S production during alcoholic fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -10592,51 +10592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 2023: Yeast Biotech 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Adelaide, Nov 2023, Adelaide, Australia</w:t>
@@ -10691,64 +10691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11058,51 +11058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11138,346 +11138,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
+                <w:t xml:space="preserve">How different anthropogenic environments have shaped the genome of S. cerevisiae ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">7. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461750v1</w:t>
+                <w:t xml:space="preserve">hal-02461748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different anthropogenic environments have shaped the genome of S. cerevisiae ?</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461748v1</w:t>
+                <w:t xml:space="preserve">hal-02461750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11528,77 +11528,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring S. cerevisiae domestication from the analysis of their genome and from an experimental evolution approach in the grape must.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11738,273 +11738,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfer and Introgression: key mechanisms of adaptation of yeast to its ecological niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISSY 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918074v1</w:t>
+                <w:t xml:space="preserve">hal-02154369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Horizontal Gene Transfer and Introgression: key mechanisms of adaptation of yeast to its ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSY 34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154369v1</w:t>
+                <w:t xml:space="preserve">hal-01918074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellars and vineyards Saccharomyces cerevisiae populations are connected by assyletric bidirectional gene flow.</w:t>
               </w:r>
@@ -12154,51 +12154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12249,77 +12249,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
@@ -12374,77 +12374,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión anual conjunta genética y evolución</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Puerto Varas, Chile</w:t>
@@ -12473,51 +12473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12624,77 +12624,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t>
@@ -12749,77 +12749,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Evolutionary Biology Meeting at Marseilles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
@@ -12943,51 +12943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13137,77 +13137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the adaptation of yeast to wine making environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13249,77 +13249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Advantage Conferred by an Eukaryote-to-Eukaryote Gene Transfer Event in Wine Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13374,51 +13374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Genetic and Metabolic Bases of Yeast Aroma Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13426,51 +13426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 32</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Perugia, Italy</w:t>
@@ -13499,103 +13499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Advantage of Horizontally Transferred Oligopeptide Transporters in Wine Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13620,90 +13620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic basis of adaptation of flor strains : a comparative genome and genetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13758,90 +13758,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Trentino, Italy. pp.1</w:t>
@@ -13883,90 +13883,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into adaptation of yeast to anthropic environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. International Specialized Symposium on Yeasts-Yeast Biodiversity and biotechnology in the twenty-first century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
@@ -14008,90 +14008,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the adaptation of yeast to anthropic environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Symposium, Exploring the genomic complexity and diversity of eukaryotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sant Feliu de Guixols, Spain</w:t>
@@ -14120,103 +14120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive role of horizontally transferred oligopeptide transporters in wine yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Specialised Symposium on Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nova-Gorica/Vipava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14235,398 +14235,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantage adaptatif des transporteurs d’oligopeptides Fot1/2 acquis par transfert horizontal de gènes durant la fermentation alcoolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference Series: Experimental Approaches to Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Heidelberg, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837724v1</w:t>
+                <w:t xml:space="preserve">hal-01606218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantage adaptatif des transporteurs d’oligopeptides Fot1/2 acquis par transfert horizontal de gènes durant la fermentation alcoolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Adaptation des levures S. cerevisiae à des niches anthropiques à partir d’une approche de génomique des populations. Exemple de l’élevage en voile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606218v1</w:t>
+                <w:t xml:space="preserve">hal-01606112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des levures S. cerevisiae à des niches anthropiques à partir d’une approche de génomique des populations. Exemple de l’élevage en voile</w:t>
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EMBO Conference Series: Experimental Approaches to Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Heidelberg, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606112v1</w:t>
+                <w:t xml:space="preserve">hal-01837724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous de plus aujourd'hui sur la diversité des levures Saccharomyces cerevisiae en œnologie ?</w:t>
               </w:r>
@@ -14750,103 +14750,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive role of horizontal gene transfers in wine yeasts: how to improve resource utilization to survive better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union of Microbiological Societies Congresses - IUMS2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14871,77 +14871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of genes involved in the adaptation of flor strains to biological ageing conditions of sherry wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14990,221 +14990,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive role of horizontally transferred genes during wine fermentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606114v1</w:t>
+                <w:t xml:space="preserve">hal-01603320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of horizontally transfered genes in the adaptation of wine yeasts to their environnment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15236,148 +15232,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive role of horizontally transferred genes during wine fermentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603320v1</w:t>
+                <w:t xml:space="preserve">hal-01606114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insight into the adaptation of yeast to anthropic niches from genome sequence</w:t>
               </w:r>
@@ -15389,77 +15389,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083)., 2013, Montpellier, France</w:t>
@@ -15488,77 +15488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of genes involved in yeast adaptation to Sherry-like wines’ biological ageing identified by a genome based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15626,90 +15626,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and phenotypic diversity of wine yeasts: Role of horizontal gene transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15747,90 +15747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and adaptation of flor yeast : new data for an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
@@ -15872,90 +15872,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and adaptation of flor yeast : new data for an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Madison, United States</w:t>
@@ -16047,277 +16047,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; response to medium chain fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium "New Researches in Biotechnology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819297v1</w:t>
+                <w:t xml:space="preserve">hal-02814040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; response to medium chain fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium "New Researches in Biotechnology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814040v1</w:t>
+                <w:t xml:space="preserve">hal-02819297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers for &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; sp. characterization: Interest for Phylogeny, Biology and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on New Researches in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16342,64 +16342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae *Saccharomyces kudriavzevii hybrids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16476,51 +16476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16571,51 +16571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Sorrento, Italy. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16653,64 +16653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite characterization of Saccharomyces cerevisiae strains reveals population structure linked to geographic and technological origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicroworld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Badajoz, Spain. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16748,64 +16748,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation des levures Saccharomyces cerevisiae de vin par les microsatellites suggère qu’elles se sont répandues à travers le monde avec l’extension de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16824,260 +16824,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de loci microsatellite hypervariables pour la caractérisation des souches de Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des phytostérols dans la fermentation oenologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761465v1</w:t>
+                <w:t xml:space="preserve">hal-02763751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des phytostérols dans la fermentation oenologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Sélection de loci microsatellite hypervariables pour la caractérisation des souches de Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763751v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et sélection de nouveaux clones de variétés de vigne pour l'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17495,691 +17495,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and bio-protection characteristic of Metschnikowia sp. in oenology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+                <w:t xml:space="preserve">Using whole genome sequencing to decipher the Metschnikowia pulcherrima complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">ECCO XLI 2023 : the impact of microbial resources in healthcare agriculture and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228517v1</w:t>
+                <w:t xml:space="preserve">hal-04966650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity and bio-protection characteristic of Metschnikowia sp. in oenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176986v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and bio-protection capability of Metschnikowia sp. in oenology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. , II.P.20, pp.196, 2023, Proceedings of ŒnoMacrowine 2023</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235433v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity and bio-protection capability of Metschnikowia sp. in oenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland. </w:t>
+              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. , II.P.20, pp.196, 2023, Proceedings of ŒnoMacrowine 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176958v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole genome sequencing to decipher the Metschnikowia pulcherrima complex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
+                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XLI 2023 : the impact of microbial resources in healthcare agriculture and ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium. 2023</w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966650v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la levure Debaryomyces hansenii révélée à l’aide de pseudo-marqueurs microsatellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18353,273 +18353,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial resources in the European Open Science Cloud: MIRRI contribution to the EOSC Life project</w:t>
+                <w:t xml:space="preserve">Selection and characterization of Lebanese autochthonous yeasts for co-fermentations in winemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Romano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Aznar</w:t>
+                <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Coronado Jose</w:t>
+                <w:t xml:space="preserve">Patricia Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Vasilenko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Abi Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XL 2022 : New Horizons in Accessing Microbial Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132192v1</w:t>
+                <w:t xml:space="preserve">hal-04743535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and characterization of Lebanese autochthonous yeasts for co-fermentations in winemaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial resources in the European Open Science Cloud: MIRRI contribution to the EOSC Life project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Beaufort</w:t>
+                <w:t xml:space="preserve">Miguel López-Coronado Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Taillandier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Alexander Vasilenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abi Nakhoul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ECCO XL 2022 : New Horizons in Accessing Microbial Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743535v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phytosterols and ergosterol on wine alcoholic fermentation for Saccharomyces cerevisiae strains</w:t>
               </w:r>
@@ -18868,90 +18868,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre International de Ressources Microbiennes (CIRM), une infrastructure de Centres de Ressources microBiologique (mCRB) aux dimensions nationales et européenne au service de la recherche agronomique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , poster 08</w:t>
@@ -19006,77 +19006,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
@@ -19118,51 +19118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic bases of nitrogen requirement in wine yeast assessed trhrough QTL analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19351,51 +19351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Genetic and Metabolic Bases of Yeast Aroma Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19403,51 +19403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Specialised Symposium on Yeasts Exploring and Engineering Yeasts for Industrial Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cork, Ireland. 2017</w:t>
@@ -19489,90 +19489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the adaptation of yeast to wine making using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t>
@@ -19601,90 +19601,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive advantage of oligopetide transporters acquired by horizontal transfer during wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19722,90 +19722,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic analysis of the metabolism of key fermentation aroma by wine yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19873,51 +19873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque national "Ressources génétiques". Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. , 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19968,51 +19968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS-EMBO. Comparative Genomics of Eukaryotic microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sant Feliu de Guixols, Spain. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20050,51 +20050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of Saccharomyces response to medium chain fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20334,51 +20334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, pp.101032, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20470,51 +20470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nyoman Sumerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20690,77 +20690,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Diversity in Human Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science + Business Media Singapore, pp.283-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20798,51 +20798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 20 Genome of Saccharomyces Cerevisiae and Related Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21574,51 +21574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anete Boroduske" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60335-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aragno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez-Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081659" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi Piva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8020090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00554-22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Tinsley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010103" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zaarour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.742884" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi-Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.966245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangzhen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108983" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7040213" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338727v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ayoub" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080678" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Raymond Eder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#246;rlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Feghali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01331" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516760v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57857-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinsonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73279-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youan Charles Tra Bi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiemele Laurent Simon Amoikon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine A. Kouakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noemie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0657-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191176806543086E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837856v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy066" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837846v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4562-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Viel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nadai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Carlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolella Lombardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01595" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stefanini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Albanese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sordo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15729-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien Ortiz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomarede" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900541v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01569" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303106v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Zara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garcia-Martinez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00503" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837810v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tapsoba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savadogo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Traore" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12619" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Biler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111842" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Budroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03627-15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sababenedyo Traore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VWRBP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837777v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steyer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622631825613152E12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837748v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Paola" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rizzetto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Caro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mascia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1525-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Barbosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Zalar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Imanishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Shimizu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13341" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA00A91E9C5691FB3498B7D396B734A092BB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mena" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv057" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837719v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108089" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-495" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Brion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-681" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651761v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabretta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208362109" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Novo Molinero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017872" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.U. Ezeronye" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04118.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-009-9309-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCFQKC1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667071v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03266.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HBSCX55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demuyter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00207.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088710v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Marie-Jos&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saliba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillardin Claude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670852v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demuyter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02394.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00205-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721719v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Kaakeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indradoli Nasution" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235361v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966653v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966842v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M Soares" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Bosschaerts" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966664v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177136v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461750v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461748v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918074v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982725v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605741v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606657v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837724v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606218v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606112v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mannazzu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606114v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607571v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603320v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Budroni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805677v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804040v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830176v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761465v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruh" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763751v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228517v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176986v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235433v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176958v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966650v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966675v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Donetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132192v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Romano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Coronado Jose" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilenko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743535v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002304v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603289v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606120v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819274v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837857v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966818v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nyoman Sumerta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603105v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Querol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nussy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787437v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anete Boroduske" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60335-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aragno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez-Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081659" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi Piva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8020090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00554-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zaarour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.742884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Tinsley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lucas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi-Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.966245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangzhen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108983" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7040213" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ayoub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Raymond Eder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#246;rlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Feghali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01331" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516760v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57857-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinsonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73279-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youan Charles Tra Bi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiemele Laurent Simon Amoikon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine A. Kouakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noemie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0657-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191176806543086E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4562-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Viel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nadai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Carlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolella Lombardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01595" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stefanini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Albanese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sordo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15729-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Zara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garcia-Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomarede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01569" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tapsoba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savadogo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Traore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12619" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Biler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111842" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Budroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03627-15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sababenedyo Traore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VWRBP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622631825613152E12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Paola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rizzetto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Caro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mascia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1525-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Barbosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Zalar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Imanishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Shimizu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13341" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA00A91E9C5691FB3498B7D396B734A092BB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mena" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv057" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-495" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Brion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-681" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabretta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208362109" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Novo Molinero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017872" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.U. Ezeronye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04118.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-009-9309-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCFQKC1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667071v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03266.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HBSCX55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demuyter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00207.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088710v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Marie-Jos&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saliba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillardin Claude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670852v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demuyter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02394.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00205-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721719v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Kaakeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indradoli Nasution" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M Soares" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Bosschaerts" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966861v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235361v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966664v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177136v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461748v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918074v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982725v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605741v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606657v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606218v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mannazzu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603320v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607571v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606114v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Budroni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805677v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804040v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830176v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761465v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966650v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176986v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235433v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176958v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966675v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Donetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Romano" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Coronado Jose" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilenko" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002304v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603289v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606120v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819274v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837857v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966818v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nyoman Sumerta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603105v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Querol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nussy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787437v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>