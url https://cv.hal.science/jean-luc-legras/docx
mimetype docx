--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping reveals novel genes and mechanisms underlying variations in H2S production during alcoholic fermentation in Saccharomyces cerevisiae</w:t>
+                <w:t xml:space="preserve">Insights into the microbial species diversity and specific making techniques behind Lebanese sourdough breads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de Guidi</w:t>
+                <w:t xml:space="preserve">Pamela Bechara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Serre</w:t>
+                <w:t xml:space="preserve">Lucie Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Noble</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Blondin</w:t>
+                <w:t xml:space="preserve">Pierre Abi-Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 136 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foad050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxaf266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573505v1</w:t>
+                <w:t xml:space="preserve">hal-05583006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-based grape pest management has impacted wine aroma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">QTL mapping reveals novel genes and mechanisms underlying variations in H2S production during alcoholic fermentation in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60335-9⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foad050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572656v1</w:t>
+                <w:t xml:space="preserve">hal-04573505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Stage Screening of Metschnikowia spp. Bioprotective Properties: From Grape Juice to Fermented Must by Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Aragno</w:t>
+                <w:t xml:space="preserve">Copper-based grape pest management has impacted wine aroma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12081659⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60335-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804868v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Stage Screening of Metschnikowia spp. Bioprotective Properties: From Grape Juice to Fermented Must by Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Howell</w:t>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Irlinger</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12081659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234976v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Be sustainable: EOSC‐Life recommendations for implementation of FAIR principles in life science data handling</w:t>
               </w:r>
@@ -887,6113 +887,6122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Power of Sterols: Optimizing Wine Fermentation with Strategic management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of metabarcoding taxonomic markers to describe fungal communities in fermented foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Casalta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pradal</w:t>
+                <w:t xml:space="preserve">Françoise Irlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 406, pp.110350. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185866v1</w:t>
+                <w:t xml:space="preserve">hal-04234976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Role of Sterols in Saccharomyces cerevisiae during White Wine Alcoholic Fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Power of Sterols: Optimizing Wine Fermentation with Strategic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation8020090⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 406, pp.110350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2023.110350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661693v1</w:t>
+                <w:t xml:space="preserve">hal-04185866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequence of Candida railenensis Strain CLIB 1423, Isolated from Papaya Fruit in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e00554-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00554-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735538v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of Candida railenensis Strain CLIB 1423, Isolated from Papaya Fruit in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic bases for the metabolism of the DMS precursor S-methylmethionine by Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00554-22⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901576v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic bases for the metabolism of the DMS precursor S-methylmethionine by Saccharomyces cerevisiae</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrichir les catalogues des CRB : l’exemple des collections microbiennes des Centres de ressources biologiques du CIRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Daran</w:t>
+                <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Valence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104041⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.28-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661692v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHO ARE THE KEEPERS OF MICROBIAL BIODIVERSITY?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Zaarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Cheloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.742884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frym.2022.742884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Genetic Analysis with Microsatellite-like Loci Reveals Specific Dairy-Associated and Environmental Populations of the Yeast Geotrichum candidum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10010103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ergosterol and phytosterols on wine alcoholic fermentation with Saccharomyces cerevisiae strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.966245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
+                <w:t xml:space="preserve">Characterization and Role of Sterols in Saccharomyces cerevisiae during White Wine Alcoholic Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Llored</w:t>
+                <w:t xml:space="preserve">Catherine Tesnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+                <w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation8020090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474924v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolome Exploration by High-Resolution Mass Spectrometry Methodologies of Two New Yeast Species: Starmerella reginensis and Starmerella kourouensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perruchon</w:t>
+                <w:t xml:space="preserve">Isabelle Schmitz-Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (38), pp.11502-11511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and dynamics of fungi during spontaneous fermentations and association with unique aroma profiles in wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aborting meiosis allows recombination in sterile diploid yeast hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Mozzachiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Lorenzo Tattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pangzhen Zhang</w:t>
+                <w:t xml:space="preserve">Agnes Llored</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deli Chen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agurtzane Irizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neža Škofljanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108983⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26883-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131136v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a New Assay for Measuring H2S Production during Alcoholic Fermentation: Application to the Evaluation of the Main Factors Impacting H2S Production by Three Saccharomycescerevisiae Wine Strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Farines</w:t>
+                <w:t xml:space="preserve">Diversity and dynamics of fungi during spontaneous fermentations and association with unique aroma profiles in wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Blondin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pangzhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deli Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation7040213⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477365v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lebanon’s Native Oenological Saccharomyces cerevisiae Flora: Assessment of Different Aspects of Genetic Diversity and Evaluation of Winemaking Potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Ayoub</w:t>
+                <w:t xml:space="preserve">Development of a New Assay for Measuring H2S Production during Alcoholic Fermentation: Application to the Evaluation of the Main Factors Impacting H2S Production by Three Saccharomycescerevisiae Wine Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Farines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7080678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation7040213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338727v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterol uptake analysis in Saccharomyces and non-Saccharomyces wine yeast species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
+                <w:t xml:space="preserve">Lebanon’s Native Oenological Saccharomyces cerevisiae Flora: Assessment of Different Aspects of Genetic Diversity and Evaluation of Winemaking Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abi-Nakhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachad Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/foab020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7080678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193488v1</w:t>
+                <w:t xml:space="preserve">hal-03338727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSU1 Checkup, a rapid tool for detecting chromosomal rearrangements related to the SSU1 promoter in Saccharomyces cerevisiae: an ecological and technological study on wine yeast</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sterol uptake analysis in Saccharomyces and non-Saccharomyces wine yeast species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01331⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.foab020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/foab020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914788v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of modelled metabolic fluxes reveals gene variants impacting yeast central carbon metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">The &amp;quot;pied de cuve&amp;quot; as an alternative way to manage indigenous fermentation: impact on the fermentative process and Saccharomyces cerevisiae diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vinsonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-57857-3⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.3.3105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516760v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;pied de cuve&amp;quot; as an alternative way to manage indigenous fermentation: impact on the fermentative process and Saccharomyces cerevisiae diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Quantifying the effect of human practices on S. cerevisiae vineyard metapopulation diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Börlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2020.54.3.3105⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73279-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990584v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of human practices on S. cerevisiae vineyard metapopulation diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Investigation of Genetic Relationships Between Hanseniaspora Species Found in Grape Musts Revealed Interspecific Hybrids With Dynamic Genome Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73279-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983511v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Genetic Relationships Between Hanseniaspora Species Found in Grape Musts Revealed Interspecific Hybrids With Dynamic Genome Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Grondin</w:t>
+                <w:t xml:space="preserve">SSU1 Checkup, a rapid tool for detecting chromosomal rearrangements related to the SSU1 promoter in Saccharomyces cerevisiae: an ecological and technological study on wine yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Laura Raymond Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Feghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.1-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02960⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478447v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Saccharomyces cerevisiae strains isolated from traditional alcoholic beverages of Côte d'Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Lucas</w:t>
+                <w:t xml:space="preserve">QTL mapping of modelled metabolic fluxes reveals gene variants impacting yeast central carbon metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.03.001⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-57857-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168620v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids modulate acetic acid and thiol final concentrations in wine during fermentation by Saccharomyces cerevisiae × Saccharomyces kudriavzevii hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Saccharomyces cerevisiae strains isolated from traditional alcoholic beverages of Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youan Charles Tra Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Deroite</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Tiemele Laurent Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Rigou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine A. Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMB Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13568-018-0657-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 297, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918082v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des outils pour fiabiliser les fermentations des vins et cidres biologiques en utilisant les levures et bactéries indigènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids modulate acetic acid and thiol final concentrations in wine during fermentation by Saccharomyces cerevisiae × Saccharomyces kudriavzevii hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Masneuf</w:t>
+                <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Bely</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.279-291. </w:t>
+              <w:t xml:space="preserve">AMB Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5191176806543086E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13568-018-0657-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836004v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of volatile compound production in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des outils pour fiabiliser les fermentations des vins et cidres biologiques en utilisant les levures et bactéries indigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Brice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Camarasa</w:t>
+                <w:t xml:space="preserve">Patrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Masneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4562-8⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5191176806543086E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837846v1</w:t>
+                <w:t xml:space="preserve">hal-01836004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of S. cerevisiae to Fermented Food Environments Reveals Remarkable Genome Plasticity and the Footprints of Domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (7), pp.1712-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msy066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geographic distribution of Saccharomyces cerevisiae isolates within three Italian neighboring winemaking regions reveals strong differences in yeast abundance, genetic diversity and industrial strain dissemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Viel</w:t>
+                <w:t xml:space="preserve">QTL mapping of volatile compound production in Saccharomyces cerevisiae during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angiolella Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01595⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4562-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608876v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast multi-stress resistance and lag phase characterization during wine fermentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ferreira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Sandrine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
+                <w:t xml:space="preserve">G. Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.2150-2166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fox051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607566v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of adaptation to wine biological aging conditions in biofilm-forming flor yeasts</w:t>
+                <w:t xml:space="preserve">SaccharomycesIDentifier, SID: strain-level analysis of Saccharomyces cerevisiae populations by using microsatellite meta-patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+                <w:t xml:space="preserve">Irene Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Souhir Marsit</w:t>
+                <w:t xml:space="preserve">Davide Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zara</w:t>
+                <w:t xml:space="preserve">Maddalena Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14053⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15729-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608516v1</w:t>
+                <w:t xml:space="preserve">hal-01837826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SaccharomycesIDentifier, SID: strain-level analysis of Saccharomyces cerevisiae populations by using microsatellite meta-patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast multi-stress resistance and lag phase characterization during wine fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Albanese</w:t>
+                <w:t xml:space="preserve">David Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maddalena Sordo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+                <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15729-3⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fox051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837826v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor yeast: new perspectives beyond wine aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The geographic distribution of Saccharomyces cerevisiae isolates within three Italian neighboring winemaking regions reveals strong differences in yeast abundance, genetic diversity and industrial strain dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Moreno-Garcia</w:t>
+                <w:t xml:space="preserve">Chiara Nadai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severino Zara</w:t>
+                <w:t xml:space="preserve">Milena Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Zara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Teresa Garcia-Martinez</w:t>
+                <w:t xml:space="preserve">Angiolella Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, 11 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00503⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303106v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanseniaspora uvarum from Winemaking Environments Show Spatial and Temporal Genetic Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Truncation of Gal4p explains the inactivation of the GAL/MEL regulon in both Saccharomyces bayanus and some Saccharomyces cerevisiae wine strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Börlin</w:t>
+                <w:t xml:space="preserve">François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Venet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (10), pp.2909 - 2918. </w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900541v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and biochemical characteristics of Borassus akeassii wine</w:t>
+                <w:t xml:space="preserve">Microsatellite analysis of Saccharomyces uvarum diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tapsoba</w:t>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Savadogo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lam.12619⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837810v1</w:t>
+                <w:t xml:space="preserve">hal-01837775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite analysis of Saccharomyces uvarum diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Börlin</w:t>
+                <w:t xml:space="preserve">Flor yeast: new perspectives beyond wine aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Moreno-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severino Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Giacomo Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Garcia-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837775v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncation of Gal4p explains the inactivation of the GAL/MEL regulon in both Saccharomyces bayanus and some Saccharomyces cerevisiae wine strains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+                <w:t xml:space="preserve">Hanseniaspora uvarum from Winemaking Environments Show Spatial and Temporal Genetic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veronique Sarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.2909 - 2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533922v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Hydroxyphenyl-pyranoanthocyanins: An Experimental and Theoretical Investigation of Their Acid-Base Properties and Molecular Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity and biochemical characteristics of Borassus akeassii wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
+                <w:t xml:space="preserve">A. Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Biler</w:t>
+                <w:t xml:space="preserve">C. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. S. Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms17111842⟩</w:t>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (4), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lam.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607617v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of haploid strains available for genetic studies of Saccharomyces cerevisiae flor yeasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+                <w:t xml:space="preserve">p-Hydroxyphenyl-pyranoanthocyanins: An Experimental and Theoretical Investigation of Their Acid-Base Properties and Molecular Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vallverdu Queralt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Biler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinela Budroni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Guerneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow066⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17111842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837815v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellar-associated Saccharomyces cerevisiae population structure revealed high diversity and perennial persistence in Sauternes wine estates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Salin</w:t>
+                <w:t xml:space="preserve">A set of haploid strains available for genetic studies of Saccharomyces cerevisiae flor yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinela Budroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03627-15⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837780v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Saccharomyces cerevisiae strains isolated from Borassus akeassii palm wines from Burkina Faso in comparison to other African beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tapsoba</w:t>
+                <w:t xml:space="preserve">Cellar-associated Saccharomyces cerevisiae population structure revealed high diversity and perennial persistence in Sauternes wine estates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Börlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 211, pp.128-133. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (10), pp.2909-2918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03627-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837746v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les levures ont-elles des besoins en azote différents ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Brice</w:t>
+                <w:t xml:space="preserve">Explorer et exploiter la biodiversité des levures œnologiques : comment optimiser la qualité organoleptique des vins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rollero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.4622631825613152E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506425v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer et exploiter la biodiversité des levures œnologiques : comment optimiser la qualité organoleptique des vins?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genomics of Saccharomyces cerevisiae human isolates reveals adaptation to the gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Steyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Monica Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Stefanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Rizzetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Berna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1.4622631825613152E12⟩</w:t>
+              <w:t xml:space="preserve">Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.S213-S214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/yea.3092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837777v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of Saccharomyces cerevisiae human isolates reveals adaptation to the gastrointestinal tract</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisa Rizzetto</w:t>
+                <w:t xml:space="preserve">Pourquoi les levures ont-elles des besoins en azote différents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Berna</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Tesniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yeast</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 271, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837748v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel starters for old processes: use of Saccharomyces cerevisiae strains isolated from artisanal sourdough for craft beer production at a brewery scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Marongiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Marongiu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+                <w:t xml:space="preserve">Alessandra del Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Mascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (1), pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10295-014-1525-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population genomics insight into the Mediterranean origins of wine yeast domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Almeida</w:t>
+                <w:t xml:space="preserve">Raquel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Barbosa</w:t>
+                <w:t xml:space="preserve">Polona Zalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polona Zalar</w:t>
+                <w:t xml:space="preserve">Yumi Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiminori Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (21), pp.5412-5427. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13341⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude du besoin en azote des levures œnologiques révèle le rôle clé de la signalisation azote dans le contrôle de la vitesse de fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.21-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary advantage conferred by an eukaryote-to-eukaryote gene transfer event in wine yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Mena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Bigey</w:t>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (7), pp.1695-1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msv057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.S89-S90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/yea.3091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of Saccharomyces cerevisiae strains isolated from Borassus akeassii palm wines from Burkina Faso in comparison to other African beverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tapsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Aly Savadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Erny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfred Sababenedyo Traore</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 211, pp.128-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837721v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Structure and Comparative Genome Hybridization of European Flor Yeast Reveal a Unique Group of Saccharomyces cerevisiae Strains with Few Gene Duplications in Their Genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7004,10234 +7013,10359 @@
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (10), pp.e108089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0108089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic approach of wine yeast fermentation capacity in nitrogen-starvation reveals the key role of nitrogen signaling.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Métabolisme du géraniol en conditions fermentaires par S. cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (150), pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189979v1</w:t>
+                <w:t xml:space="preserve">hal-01837721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of geraniol metabolism during fermentation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genetic approach of wine yeast fermentation capacity in nitrogen-starvation reveals the key role of nitrogen signaling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.021⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837674v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential adaptation to multi-stressed conditions of wine fermentation revealed by variations in yeast regulatory networks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic analysis of geraniol metabolism during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.228-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2012.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00939593v1</w:t>
+                <w:t xml:space="preserve">hal-01837674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Differential adaptation to multi-stressed conditions of wine fermentation revealed by variations in yeast regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-14-681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485468v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of social wasps in Saccharomyces cerevisiae ecology and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Stefanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Dapporto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Calabretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Di Paola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (33), pp.13398-13403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1208362109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae/Saccharomyces kudriavzevii hybrids in the northern european wine-making environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisele Butterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 78 (9), pp.3256-3265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.06752-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Hybridisation History Leading to the Lager Lineage Basedon the Mosaic Genomes of Saccharomyces bayanus Strains NBRC1948 andCBS380(T)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QTL mapping of the production of wine aroma compounds by yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé C. Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025821⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189730v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of a Zygosaccharomyces bailii DNA Segment in Wine Yeast Genomes by Extrachromosomal Circular DNA Formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maité Novo Molinero</w:t>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (3), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.229 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222409v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread, beer and wine: Yeast domestication in the Saccharomyces sensu stricto complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Amplification of a Zygosaccharomyces bailii DNA Segment in Wine Yeast Genomes by Extrachromosomal Circular DNA Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Novo Molinero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.12.016⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02653082v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of two different resistance mechanisms in Saccharomyces cerevisiae upon exposure to octanoic and decanoic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the Hybridisation History Leading to the Lager Lineage Basedon the Mosaic Genomes of Saccharomyces bayanus Strains NBRC1948 andCBS380(T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Vang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lollier</w:t>
+                <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Adolphe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Gaillardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (22), pp.7526-7535. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01280-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660685v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of Saccharomyces cerevisiae strains isolated from Palm Wine in Eastern Nigeria. Comparison with other African strains.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of two different resistance mechanisms in Saccharomyces cerevisiae upon exposure to octanoic and decanoic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.U. Ezeronye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04118.x⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (22), pp.7526-7535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01280-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668435v1</w:t>
+                <w:t xml:space="preserve">hal-02660685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of linalool and geraniol content within two pairs of aromatic and non-aromatic grapevine clones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.120-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0238.2008.00039.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Jura ﬂor yeasts: genotype and technological diversity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Alais</w:t>
+                <w:t xml:space="preserve">Genetic analysis of Saccharomyces cerevisiae strains isolated from Palm Wine in Eastern Nigeria. Comparison with other African strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.U. Ezeronye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (5), pp.1569-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10482-009-9309-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02658554v1</w:t>
+                <w:t xml:space="preserve">hal-02668435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryote-to-eukaryote gene transfer events revealed by the genome sequence of the wine yeast Saccharomyces cerevisiae EC1118</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Virginie Galeote</w:t>
+                <w:t xml:space="preserve">French Jura ﬂor yeasts: genotype and technological diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Gavory</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Alais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (38), pp.16333-16338. </w:t>
+              <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (3), pp.263-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0904673106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10482-009-9309-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668729v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread, beer and wine: Saccharomyces cerevisiae diversity reflects human history</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eukaryote-to-eukaryote gene transfer events revealed by the genome sequence of the wine yeast Saccharomyces cerevisiae EC1118</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Novo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Beyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03266.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16333-16338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0904673106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667071v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of natural hybrids of Saccharomyces cerevisiae and Saccharomyces bayanus var. uvarum.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lollier</w:t>
+                <w:t xml:space="preserve">Bread, beer and wine: Saccharomyces cerevisiae diversity reflects human history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Demuyter</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (4), pp.540-549. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (10), pp.2091-2102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00207.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03266.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665262v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Multi Locus Sequence Typing to the analysis of the biodiversity of indigenous Saccharomyces cerevisiae wine yeasts from Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Marie-José</w:t>
+                <w:t xml:space="preserve">Characterization of natural hybrids of Saccharomyces cerevisiae and Saccharomyces bayanus var. uvarum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Demuyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.540-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1567-1364.2007.00207.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088710v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of hypervariable microsatellite loci for the characterization of Saccharomyces cerevisiae strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Multi Locus Sequence Typing to the analysis of the biodiversity of indigenous Saccharomyces cerevisiae wine yeasts from Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Marie-José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Karst</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaillardin Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (1), pp.73-83</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100, pp.699-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670852v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominance of Saccharomyces uvarum during spontaneous alcoholic fermentation, for three consecutive years, in an Alsatian winery.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selection of hypervariable microsatellite loci for the characterization of Saccharomyces cerevisiae strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Jeune</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (1), pp.73-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680357v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of interdelta analysis for Saccharomyces cerevisiae strain characterisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominance of Saccharomyces uvarum during spontaneous alcoholic fermentation, for three consecutive years, in an Alsatian winery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Demuyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis F. Karst</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00205-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97 (6), pp.1140-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2004.02394.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489891v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinification levures. Une large gamme pour s'adapter aux vins</w:t>
+                <w:t xml:space="preserve">Optimisation of interdelta analysis for Saccharomyces cerevisiae strain characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Meyer</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viti</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 221 (2), pp.249 - 255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00205-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694729v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and properties of the beta-glucosidase from a nitrile hydratase producing Brevibacterium sp. strain R312</w:t>
+                <w:t xml:space="preserve">Vinification levures. Une large gamme pour s'adapter aux vins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Galzy</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 29 (10), pp.655-669</w:t>
+              <w:t xml:space="preserve">Viti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 256, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02721719v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cyanoglucosides by Brevibacterium sp. strain R 312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Riad Kaakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 35, pp.451-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification and properties of the beta-glucosidase from a nitrile hydratase producing Brevibacterium sp. strain R312</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Riad Kaakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Basic Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 29 (10), pp.655-669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02721719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and adaptation of yeast strains in changing environments : S. cerevisiae in wine as example.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A collection of S. cerevisiae mutants unveiled the importance of the respiratory chain in wine alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indradoli Nasution</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Dutch Mycological Society - The Westerdijk Fungal Biodiversity Insti, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966669v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collection of S. cerevisiae mutants unveiled the importance of the respiratory chain in wine alcoholic fermentation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts de la domestication sur le génome des levures S. cerevisiae de vin et de pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948301v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la domestication sur le génome des levures S. cerevisiae de vin et de pain</w:t>
+                <w:t xml:space="preserve">Evolution and adaptation of yeast strains in changing environments : S. cerevisiae in wine as example.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">IMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Dutch Mycological Society - The Westerdijk Fungal Biodiversity Insti, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966875v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IS_MIRRI21 H2020 Project : Implementing the MIRRI-ERIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprotection of grape must by Metschnikowia sp.: genericity and mechanism;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Cork, Jun 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966842v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From vineyard to winery: S. cerevisiae microbial diversity driving wine fermentation</w:t>
+                <w:t xml:space="preserve">The IS_MIRRI21 H2020 Project : Implementing the MIRRI-ERIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís M Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marleen Bosschaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Conference on Yeast Genetics and Molecular Biology ICYGMB31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Florence, Aug 2023, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cork, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966653v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the must microbiota of two varieties of grapes in Languedoc. Impact of grape microbiota on the wine metabolic profile and on the wine quality</w:t>
+                <w:t xml:space="preserve">From vineyard to winery: S. cerevisiae microbial diversity driving wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31. International Conference on Yeast Genetics and Molecular Biology ICYGMB31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Florence, Aug 2023, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966861v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection of grape must by Metschnikowia sp.: genericity and mechanism;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of the must microbiota of two varieties of grapes in Languedoc. Impact of grape microbiota on the wine metabolic profile and on the wine quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Congress on Grapevine and Wine Sciences (2ICGWS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Logroño, Spain</w:t>
+              <w:t xml:space="preserve">14. Journée Scientifique Vigne-Vin - JSSV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235361v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping reveals novel mechanisms underlying variations in H2S production during alcoholic fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 2023: Yeast Biotech 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Adelaide, Nov 2023, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring yeast adaptation to the grape must</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can ecology explain variations in H2S production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL mapping reveals genome regions possibly involved in the variations of H₂S production in presence of SO₂ during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICY15 meets 30 ICY GMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF PHYTOSTEROLS AND ERGOSTEROL ON WINE ALCOHOLIC FERMENTATION FOR SACCHAROMYCES CEREVISIAE STRAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Julien Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICY15 meets ICYGMB30</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different anthropogenic environments have shaped the genome of S. cerevisiae ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461748v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How different anthropogenic environments have shaped the genome of S. cerevisiae ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">7. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461750v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfer: one of the key mechanisms involved into the adaptation of yeast to their environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Symposium, Comparative genomics of eukaryotic microbes: Genomes in flux, and flux between genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring S. cerevisiae domestication from the analysis of their genome and from an experimental evolution approach in the grape must.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Harlan International Symposium : Harlan III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of excessive production of H₂S in presence of SO₂ during wine making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Horizontal Gene Transfer and Introgression: key mechanisms of adaptation of yeast to its ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSY 34</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154369v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfer and Introgression: key mechanisms of adaptation of yeast to its ecological niches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Darwinian fitness of wine strains of Saccharomyces cerevisiae adapted toin the grape must environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Jasmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISSY 34</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918074v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellars and vineyards Saccharomyces cerevisiae populations are connected by assyletric bidirectional gene flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Börlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of acetic acid production during wine fermentation by Saccharomyces cerevisiae x Saccharomyces kudriavzevii hybrids using adaptive evolution under lipids limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Deroite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ortiz-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSY 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domesticated lineages of S. cerevisiae from fermented food environments present customized genome with selective footprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal Gene Transfer is a key mechanism permitting adaptation of S. cerevisiae to its ecological niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunión anual conjunta genética y evolución</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">21. Evolutionary Biology Meeting at Marseilles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918076v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of Yeast to Anthropogenic Environments Using Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605558v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Yeast to Anthropogenic Environments Using Comparative Genomics</w:t>
+                <w:t xml:space="preserve">Origins of yeast domestication, as revealed from wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">American Association of Physical Anthropologists 86th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608045v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfer is a key mechanism permitting adaptation of S. cerevisiae to its ecological niches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Galeote</w:t>
+                <w:t xml:space="preserve">Ecology and domestication of yeasts in wine and bread ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Evolutionary Biology Meeting at Marseilles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">MicrobiOccitanie 2017 - 1. Rencontre des Microbiologistes Région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606234v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of yeast domestication, as revealed from wine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal Gene Transfer is a key mechanism permitting adaptation of S. cerevisiae to its ecological niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Physical Anthropologists 86th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Reunión anual conjunta genética y evolución</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603070v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and diversity of yeasts in fermented food ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Callon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Saccharomyces yeasts for Industrial Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School of the YEASTCELL ITN - Application of Saccharomyces yeasts for Industrial Fermentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the adaptation of yeast to wine making environment using comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Advantage of Horizontally Transferred Oligopeptide Transporters in Wine Yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837827v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Advantage Conferred by an Eukaryote-to-Eukaryote Gene Transfer Event in Wine Yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic environment using comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Symposium, Exploring the genomic complexity and diversity of eukaryotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sant Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Trentino, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606164v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Genetic and Metabolic Bases of Yeast Aroma Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Camarasa</w:t>
+                <w:t xml:space="preserve">The genetic basis of adaptation of flor strains : a comparative genome and genetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Zara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSY 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">32. International Specialised Symposium on Yeasts-Yeast biodiversity and biotechnology in the twenty-first century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605741v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Advantage of Horizontally Transferred Oligopeptide Transporters in Wine Yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New insights into adaptation of yeast to anthropic environment using comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Trento, Italy</w:t>
+              <w:t xml:space="preserve">32. International Specialized Symposium on Yeasts-Yeast Biodiversity and biotechnology in the twenty-first century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606657v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic basis of adaptation of flor strains : a comparative genome and genetic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Deciphering the adaptation of yeast to anthropic environment using comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Galeote</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. International Specialised Symposium on Yeasts-Yeast biodiversity and biotechnology in the twenty-first century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Symposium, Exploring the genomic complexity and diversity of eukaryotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606109v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic environment using comparative genomics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Adaptive Advantage Conferred by an Eukaryote-to-Eukaryote Gene Transfer Event in Wine Yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souhir Marsit</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Xavier Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference on Yeast Genetics and Molecular Biology (ICYGMB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Trentino, Italy. pp.1</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Symposium, Exploring the genomic complexity and diversity of eukaryotes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837824v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into adaptation of yeast to anthropic environment using comparative genomics</w:t>
+                <w:t xml:space="preserve">Exploring the adaptation of yeast to wine making environment using comparative genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. International Specialized Symposium on Yeasts-Yeast Biodiversity and biotechnology in the twenty-first century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">SMBE Satellite meeting SMBEBA 2015 "Investigating biological adaptation with NGS: data and models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606118v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the adaptation of yeast to anthropic environment using comparative genomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souhir Marsit</w:t>
+                <w:t xml:space="preserve">Deciphering the Genetic and Metabolic Bases of Yeast Aroma Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Symposium, Exploring the genomic complexity and diversity of eukaryotes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sant Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">ISSY 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606115v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive role of horizontally transferred oligopeptide transporters in wine yeasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Specialised Symposium on Yeast</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nova-Gorica/Vipava, Slovenia</w:t>
+              <w:t xml:space="preserve">EMBO Conference Series: Experimental Approaches to Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Heidelberg, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604147v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantage adaptatif des transporteurs d’oligopeptides Fot1/2 acquis par transfert horizontal de gènes durant la fermentation alcoolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des levures S. cerevisiae à des niches anthropiques à partir d’une approche de génomique des populations. Exemple de l’élevage en voile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levures, Modèles &amp; Outils – 11ème Rencontre des Levuristes Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast.</w:t>
+                <w:t xml:space="preserve">La biodiversité chez Saccharomyces : origine, filiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Conference Series: Experimental Approaches to Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Heidelberg, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">Journée technique des Œnologues "La microbiologie du vin"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Taissy, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837724v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que savons-nous de plus aujourd'hui sur la diversité des levures Saccharomyces cerevisiae en œnologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique Institut des Sciences de la Vigne et du Vin, Université de Bordeaux Microorganismes indigènes. Diversité, intérêts et mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité chez Saccharomyces : origine, filiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive role of horizontal gene transfers in wine yeasts: how to improve resource utilization to survive better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique des Œnologues "La microbiologie du vin"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Taissy, France. 25 p</w:t>
+              <w:t xml:space="preserve">International Union of Microbiological Societies Congresses - IUMS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837722v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive role of horizontal gene transfers in wine yeasts: how to improve resource utilization to survive better</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Characterization of genes involved in the adaptation of flor strains to biological ageing conditions of sherry wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Mannazzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Microbiological Societies Congresses - IUMS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">31. International Specialised Symposium on Yeast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nova-Gorica/Vipava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603322v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of genes involved in the adaptation of flor strains to biological ageing conditions of sherry wines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+                <w:t xml:space="preserve">Adaptive role of horizontally transferred oligopeptide transporters in wine yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Specialised Symposium on Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nova-Gorica/Vipava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606116v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive role of horizontally transferred genes during wine fermentation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESF-EMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603320v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of horizontally transfered genes in the adaptation of wine yeasts to their environnment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Adaptive role of horizontally transferred genes during wine fermentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conference on Physiology of Yeast and Filamentous Fungi- PYFF5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ESF-EMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607571v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to anthropic niches using comparative genomics. Focus on flor yeast genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of horizontally transfered genes in the adaptation of wine yeasts to their environnment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF-EMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
+              <w:t xml:space="preserve">5. Conference on Physiology of Yeast and Filamentous Fungi- PYFF5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606114v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insight into the adaptation of yeast to anthropic niches from genome sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conference on Physiology of Yeast and Filamentous Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Sciences Pour l'Oenologie (1083)., 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of genes involved in yeast adaptation to Sherry-like wines’ biological ageing identified by a genome based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Budroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESFEMBO Comparative Genomics of Eukaryotic Microorganisms: Complexity Patterns in Eukaryotic Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sant Feliu de Guixols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phenotypic diversity of wine yeasts: Role of horizontal gene transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Diversity and adaptation of flor yeast : new data for an old question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Madison, United States</w:t>
+              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805677v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and adaptation of flor yeast : new data for an old question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisa Coi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Microbiologistes de l’INRA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804040v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and adaptation of flor yeast : new data for an old question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and phenotypic diversity of wine yeasts: Role of horizontal gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Madison, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808760v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les levures du vin : leur biologie, en quoi leur diversité nous éclaire-t-elle sur leur origine et leurs propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Levons un pan du voile” Le rôle des levures dans l'élaboration des vins et en particulier des Vins Jaunes Colloque de la Percée du Vin Jaune</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Arbois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; response to medium chain fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Erny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. International Symposium "New Researches in Biotechnology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814040v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; response to medium chain fatty acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversité des levures Saccharomyces cerevisiae et domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium "New Researches in Biotechnology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Element transposables, Virus et domestication des espèces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819297v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers for &amp;lt;em&amp;gt;Saccharomyces&amp;lt;/em&amp;gt; sp. characterization: Interest for Phylogeny, Biology and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on New Researches in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological success of a group of Saccharomyces cerevisiae *Saccharomyces kudriavzevii hybrids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International specialised Symposium on Yeasts Issy-27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité moléculaire et structure du génome chez les levures S. cerevisiae oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque National du BRG - Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae diversity reflects human history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Sorrento, Italy. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite characterization of Saccharomyces cerevisiae strains reveals population structure linked to geographic and technological origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicroworld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Badajoz, Spain. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caractérisation des levures Saccharomyces cerevisiae de vin par les microsatellites suggère qu’elles se sont répandues à travers le monde avec l’extension de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Merdinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Rencontre du Nouveau Réseau Vigne et Vins Septentrional (RVVS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des phytostérols dans la fermentation oenologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Sélection de loci microsatellite hypervariables pour la caractérisation des souches de Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Merdinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Karst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763751v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de loci microsatellite hypervariables pour la caractérisation des souches de Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des phytostérols dans la fermentation oenologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Rencontres des microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761465v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et sélection de nouveaux clones de variétés de vigne pour l'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche développement dans le vignoble d'Alsace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la flore levurienne de différents terroirs alsaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Legname</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17241,2936 +17375,2936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Metabolic Tradeoff in Wine Saccharomyces cerevisiae: Copper Resistanceand H2S Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how sterol availability and type influence fermentation performance of diverse Saccharomyces cerevisiae strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Casalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Congress on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using whole genome sequencing to decipher the Metschnikowia pulcherrima complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity and bio-protection characteristic of Metschnikowia sp. in oenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Devillers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Camarasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XLI 2023 : the impact of microbial resources in healthcare agriculture and ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium. 2023</w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966650v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and bio-protection characteristic of Metschnikowia sp. in oenology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Camarasa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228517v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
+                <w:t xml:space="preserve">Phenotypic diversity and bio-protection capability of Metschnikowia sp. in oenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aragno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fernandez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. , II.P.20, pp.196, 2023, Proceedings of ŒnoMacrowine 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176986v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic diversity and bio-protection capability of Metschnikowia sp. in oenology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
+                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Macrowine Conference on Macromolecules and Secondary Metabolites of Vine and Wine (Oeno Macrowine 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. , II.P.20, pp.196, 2023, Proceedings of ŒnoMacrowine 2023</w:t>
+              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235433v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sterols are important yeast nutrients in wine alcoholic fermentation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giovana Girardi Piva</w:t>
+                <w:t xml:space="preserve">Using whole genome sequencing to decipher the Metschnikowia pulcherrima complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marizeth Groenewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYYF8 - 8. Conference on Physiology of Yeasts and Filamentous Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cork, Ireland. </w:t>
+              <w:t xml:space="preserve">ECCO XLI 2023 : the impact of microbial resources in healthcare agriculture and ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bruxelles, Belgium. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176958v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la levure Debaryomyces hansenii révélée à l’aide de pseudo-marqueurs microsatellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Tinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbe 2022, 17e congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a semantic annotation of microbial information using the open-source software Dataverse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simone Donetti</w:t>
+                <w:t xml:space="preserve">Microbial resources in the European Open Science Cloud: MIRRI contribution to the EOSC Life project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Coronado Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Vasilenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCO XL 2022 : New Horizons in Accessing Microbial Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132207v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection and characterization of Lebanese autochthonous yeasts for co-fermentations in winemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abi Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial resources in the European Open Science Cloud: MIRRI contribution to the EOSC Life project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Influence of phytosterols and ergosterol on wine alcoholic fermentation for Saccharomyces cerevisiae strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovana Girardi-Piva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCO XL 2022 : New Horizons in Accessing Microbial Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132192v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of phytosterols and ergosterol on wine alcoholic fermentation for Saccharomyces cerevisiae strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erick Casalta</w:t>
+                <w:t xml:space="preserve">Towards a semantic annotation of microbial information using the open-source software Dataverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beccuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau-Cesari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Donetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. International Specialised Symposium on Yeasts - ISSY36</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Vancouver, Canada. </w:t>
+              <w:t xml:space="preserve">ECCO XL 2022 : New Horizons in Accessing Microbial Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177018v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microflora variability among grape musts in Languedoc: the case of two grape varieties during two years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Chuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M N Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes 2021 16ème Congrès National de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre International de Ressources Microbiennes (CIRM), une infrastructure de Centres de Ressources microBiologique (mCRB) aux dimensions nationales et européenne au service de la recherche agronomique et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Yves Mistou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. , poster 08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing markers to characterize microbial communities in food ecosystems using a metagenomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Casaregola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic bases of nitrogen requirement in wine yeast assessed trhrough QTL analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Avramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Tesniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Antalya, Turkey. 169 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la vigne cultivée et de la viticulture en France : Approches bio-archéologiques intégrées dans le programme Viniculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Limier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bacilieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinalia 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint-Romain-en-Gal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Genetic and Metabolic Bases of Yeast Aroma Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. International Specialised Symposium on Yeasts Exploring and Engineering Yeasts for Industrial Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cork, Ireland. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the adaptation of yeast to wine making using comparative genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive advantage of oligopetide transporters acquired by horizontal transfer during wine fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Marsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606120v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive advantage of oligopetide transporters acquired by horizontal transfer during wine fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">New insights into the adaptation of yeast to wine making using comparative genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisa Coi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Galeote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Marsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Symposium International d’Œnologie de Bordeaux, Œno2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603326v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative genetic analysis of the metabolism of key fermentation aroma by wine yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. International specialised Symposium on Yeasts Issy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité des levures Saccharomyces cerevisiae à l'histoire de l'homme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque national "Ressources génétiques". Les Ressources Génétiques à l'heure des Génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Strasbourg, France. , 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How did Man history affect Saccharomyces cerevisiae diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cornuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS-EMBO. Comparative Genomics of Eukaryotic microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Sant Feliu de Guixols, Spain. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic analysis and transcriptome profiling of Saccharomyces response to medium chain fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Erny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Specialised Symposium on Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Sorrento, Italy. 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20180,98 +20314,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From yeast diversity to yeast domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Conference on Yeast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Smolenice, Slovakia. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20281,146 +20415,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast domestication in fermented food and beverages: past research and new avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene de Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, pp.101032, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cofs.2023.101032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20430,478 +20564,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Microbial DNA Extraction from Wine, Juice, and Sap for Community-Based Genome Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Nyoman Sumerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Ángeles Pozo-Bayón; Carolina Muñoz González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Analysis and Testing Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.13-22, 2024, 978-1-0716-3649-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights Into Wine Yeast Diversities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeasts in the Production of Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2019, 978-1493997800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology, Diversity and Applications of Saccharomyces Yeasts in Food and Beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Galeote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Camarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Diversity in Human Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science + Business Media Singapore, pp.283-321, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 20 Genome of Saccharomyces Cerevisiae and Related Yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Microorganisms on Grapes, in Must and in Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Springer, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20911,147 +21045,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques psychosociaux et de la qualité de vie au travail. Diagnostic et préconisations (unité SPO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Ratinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21061,265 +21195,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life -D1.3 EOSC-Life EOSC FAIR services deployment for open calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gribbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugis Sarkans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesa Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zaliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D1.3, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; CSIC; VU; BBMRI; KNAW; UVEG; USMI; IMG; UNIMAN; LUMC; EATRIS; UNIMIB; EBI; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; INRAE; UNIVDUN; HMGU; CERBM; BSCRC; UOULU; CRRMMP. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC-Life D1.2 EOSC repository deployment for project demonstrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Gribbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugis Sarkans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesa Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zaliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1.2, Fraunhofer-Institut für Offene Kommunikationssysteme (FOKUS Fraunhofer); EMBL; LUMC; EATRIS; INRAE; ECRIN; EMBRC; EMPHASIS (FZJ); ERINHA; INFRAFRONTIER; UNIMIB; UNIVDUN; VU; HMGU; CERBM; BSCRC; UOULU; CIRMMP; CSIC; KNAW; BBMRI; UVEG; USMI; IMG; CNRI; UNIMAN. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21329,105 +21463,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diversité à la domestication chez &amp;lt;em&amp;gt;Saccharomyces cerevisiae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université de Montpellier, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02787437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId497"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21574,51 +21708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anete Boroduske" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573505v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad050" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60335-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aragno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez-Valle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081659" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi Piva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesni&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8020090" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00554-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661692v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zaarour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.742884" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Tinsley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lucas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi-Piva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.966245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131136v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangzhen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108983" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477365v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7040213" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ayoub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080678" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193488v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Raymond Eder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#246;rlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Feghali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01331" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516760v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57857-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinsonneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983511v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73279-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youan Charles Tra Bi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiemele Laurent Simon Amoikon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine A. Kouakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noemie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.03.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918082v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0657-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836004v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191176806543086E12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brice" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4562-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608876v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Viel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nadai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Carlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolella Lombardi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01595" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607566v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox051" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stefanini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Albanese" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sordo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15729-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303106v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Zara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garcia-Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00503" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900541v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomarede" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01569" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837810v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tapsoba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savadogo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Traore" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12619" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837775v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607617v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Biler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111842" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Budroni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03627-15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sababenedyo Traore" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VWRBP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622631825613152E12" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Paola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rizzetto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837720v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marongiu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Caro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mascia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1525-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837756v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Barbosa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Zalar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Imanishi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Shimizu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13341" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA00A91E9C5691FB3498B7D396B734A092BB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mena" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv057" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837749v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3091" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189979v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-495" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939593v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Brion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-681" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabretta" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208362109" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Novo Molinero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017872" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668435v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.U. Ezeronye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04118.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-009-9309-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCFQKC1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667071v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03266.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HBSCX55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665262v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demuyter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00207.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088710v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Marie-Jos&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saliba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillardin Claude" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670852v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demuyter" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02394.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489891v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00205-2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721719v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Kaakeh" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966669v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948301v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indradoli Nasution" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M Soares" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Bosschaerts" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966653v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966861v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235361v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966664v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176994v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177136v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972504v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461748v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965111v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918074v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982725v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918075v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608045v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603070v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837827v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606164v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605741v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606657v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606109v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837824v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606115v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606218v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606112v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837724v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837723v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603322v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mannazzu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603320v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607571v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606114v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606119v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606650v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Budroni" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805677v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804040v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747448v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813687v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819336v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204249v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817929v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830176v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826766v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763751v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761465v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948258v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948278v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966650v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228517v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176986v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235433v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176958v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966675v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132207v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wade" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Donetti" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132192v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Romano" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Coronado Jose" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilenko" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389644v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460145v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002304v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603289v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606120v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603326v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824808v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820671v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819274v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837857v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966818v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nyoman Sumerta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461751v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603105v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602024v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Querol" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marras" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nussy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787437v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Aznar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Rahi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Legras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anete Boroduske" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126587" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Bechara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arnould" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi-Nakhoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxaf266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Guidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Noble" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ortiz-Julien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foad050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Galeote" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60335-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aragno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fernandez-Valle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Thiriet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12081659" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arina Rybina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Burel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;karim Heriche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Audergon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2023115008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Howell" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Irlinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.321" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi Piva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2023.110350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03901576v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devillers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00554-22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Eder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Camarasa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Portier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art04" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zaarour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Cheloni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.742884" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557769v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R Tinsley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Jacques" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010103" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03846594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Girardi-Piva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.966245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesni&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8020090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perruchon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz-Afonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Mozzachiodi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tattini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Llored" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agurtzane Irizar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a &#352;kofljanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26883-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03131136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Liu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pangzhen Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108983" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477365v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation7040213" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ayoub" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Vang Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachad Saliba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080678" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193488v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/foab020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02990584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine B&#246;rlin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinsonneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Becquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.3.3105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73279-7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Proust" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Brier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Grondin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914788v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Laura Raymond Eder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Feghali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01331" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516760v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57857-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168620v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youan Charles Tra Bi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiemele Laurent Simon Amoikon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine A. Kouakou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noemie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.03.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Deroite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rigou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-018-0657-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lucas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191176806543086E12" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837856v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bigey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Marsit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy066" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brice" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4562-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisa Coi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Stefanini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Albanese" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Sordo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta de Filippo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15729-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien Ortiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox051" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608876v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Viel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nadai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Carlot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiolella Lombardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01595" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sarilar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow070" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837775v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomarede" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Moreno-Garcia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Zara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Garcia-Martinez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00503" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900541v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Venet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01569" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tapsoba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savadogo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Traore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lam.12619" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vallverdu Queralt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Biler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Guerneve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17111842" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837815v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinela Budroni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow066" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03627-15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rollero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Steyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622631825613152E12" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837748v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Di Paola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rizzetto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Berna" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3092" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506425v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837720v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Marongiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra del Caro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mascia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1525-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Almeida" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Barbosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polona Zalar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Imanishi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiminori Shimizu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13341" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA00A91E9C5691FB3498B7D396B734A092BB8237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Mena" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Xavier Sauvage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msv057" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837749v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3091" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837746v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tapsoba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Savadogo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Sababenedyo Traore" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VWRBP2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837719v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Erny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108089" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837721v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Riveill" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Karst" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-495" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2012.09.021" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939593v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Brion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-681" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Dapporto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabretta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1208362109" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191332v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Erny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raoult" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06752-11" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-573" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653082v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.12.016" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2P1BG5S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beyne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Novo Molinero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017872" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189730v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025821" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660685v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Jeune" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lollier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Adolphe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01280-10" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658509v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Karst" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2008.00039.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BECC396521697B4C0DF9FF27B65087E41669A192/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668435v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.U. Ezeronye" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04118.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658554v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-009-9309-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZCFQKC1V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668729v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Novo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0904673106" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667071v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cornuet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03266.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6HBSCX55-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665262v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Jeune" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demuyter" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1567-1364.2007.00207.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088710v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Marie-Jos&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saliba" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaillardin Claude" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670852v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruh" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680357v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Demuyter" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2004.02394.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489891v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00205-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694729v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Meyer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Riad Kaakeh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galzy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721719v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948301v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indradoli Nasution" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966875v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bigey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235361v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966842v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Lima" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s M Soares" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Bosschaerts" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966653v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966861v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Serre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Jasmin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177136v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965131v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972504v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461750v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461749v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306190v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04965111v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918074v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154369v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918084v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982725v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918075v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606234v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608045v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603070v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605558v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Farrera" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918076v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606838v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Callon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606657v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837824v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606109v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606118v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606115v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606164v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837827v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605741v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606218v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606112v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837722v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837723v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603322v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606116v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mannazzu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604147v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606114v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607571v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606119v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606650v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Budroni" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808760v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805677v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747448v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819297v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814040v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813687v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819336v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204249v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817929v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830176v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826766v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761465v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ruh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765446v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770844v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Legname" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Schaeffer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948258v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948278v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228517v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176986v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176958v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966650v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marizeth Groenewald" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966675v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Tinsley" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132192v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Romano" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Coronado Jose" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Vasilenko" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743535v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaufort" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abi Nakhoul" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132207v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wade" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau-Cesari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Donetti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379832v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Madec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03389644v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914960v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460145v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Avramova" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002304v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Limier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603289v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603326v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606120v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821197v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824808v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820671v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819274v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186307v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2023.101032" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966818v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nyoman Sumerta" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461751v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603105v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602024v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Querol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604863v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ratinet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marras" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nussy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161824v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Parkinson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gribbon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Witt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zaliani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162006v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787437v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>