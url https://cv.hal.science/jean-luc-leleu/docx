--- v0 (2026-03-16)
+++ v1 (2026-04-21)
@@ -1021,52 +1021,59 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Débarquement. De l’événement à l’épopée. Actes du colloque international organisé à Caen les 21, 22 et 23 mai 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 309 p., 2018, (Histoire), 978-2-7535-7324-6. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Le Débarquement. De l’événement à l’épopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France. Presses Universitaires de Rennes, 309 p., 2018, (Histoire), 978-2-7535-7324-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.165863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1325,233 +1332,233 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jörg Echternkamp; Hans-Hubertus Mack. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond National Borders. Reimagining European Military History, 19th–21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Gruyter, pp.58-69, 2026, 9783111383415</w:t>
+              <w:t xml:space="preserve">, 10, De Gruyter, pp.58-69, 2026, (De Gruyter studies in military history), 9783111383415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre craintes et espoirs. Propagande et opinion publique en Allemagne face à l’&amp;quot;Invasion</w:t>
+                <w:t xml:space="preserve">L’année 1944, le 6 juin tombait un mardi… Réflexions en guise de conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débarquement : de l'événement à l'épopée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-44, 2018, (Histoire), 978-2-7535-7324-6. </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-297, 2018, (Histoire), 978-2-7535-7324-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.165908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.166068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159628v1</w:t>
+                <w:t xml:space="preserve">hal-04159632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’année 1944, le 6 juin tombait un mardi… Réflexions en guise de conclusion</w:t>
+                <w:t xml:space="preserve">Entre craintes et espoirs. Propagande et opinion publique en Allemagne face à l’&amp;quot;Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débarquement : de l'événement à l'épopée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.277-297, 2018, (Histoire), 978-2-7535-7324-6. </w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.31-44, 2018, (Histoire), 978-2-7535-7324-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.166068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.165908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159632v1</w:t>
+                <w:t xml:space="preserve">hal-04159628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stalingrad, die Landung in der Normandie und die Befreiung Europas</w:t>
               </w:r>
@@ -1604,173 +1611,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Auf dem Weg zur pangermanischen SS-Herrschaft. Zur Rolle der SS-Feldpostprüfstelle bei der Kontrolle des „germanischen Raumes“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Jonas; Ulrich Lappenküper; Oliver von Wrochem (Hrsg.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiken der Gewalt. Krieg im Spannungsfeld von Politik, Ideologie und Gesellschaft. Festschrift für Bernd Wegner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Schöningh, pp.241-254, 2015, 978-3-506-77939-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Waffen-SS : des soldats d'élite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Lopez; Olivier Wieviorka (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mythes de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin, p. 161-180., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203462v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01140421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une guerre &amp;quot;correcte&amp;quot; ? Crimes et massacres allemands à l'Ouest au printemps 1940</w:t>
               </w:r>
@@ -1969,173 +1976,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une bataille décisive ? Retrouver le 6 juin 1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stéphane Simonnet]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normandie – 6 juin 1944. L’émergence d’une mémoire collective ? Actes du colloque international 15-16-17 juin 2011 à Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Mémorial de Caen, pp.155-162, 2012, 978-2-84911-179-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginierter Feind - erklärter Feind. Die Wahrnehmung der Waffen-SS durch die westlichen Armeen im Verlauf des Zweiten Weltkrieges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jörg Echternkamp; Stefan Martens (Hrsg.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Militär in Deutschland und Frankreich 1870-2010. Vergleich, Verflechtung und Wahrnehmung zwischen Konflikt und Kooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schöningh, pp.111-125, 2012, 978-3-506-77336-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840492v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00733226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Nazi Party's Shock Troop to the &amp;quot;European&amp;quot; Mass Army: The Waffen-SS Volunteers</w:t>
               </w:r>
@@ -2188,1221 +2195,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Feldgendarmerie</w:t>
+                <w:t xml:space="preserve">Les forces terrestres allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.62-63, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.220-227, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474743v1</w:t>
+                <w:t xml:space="preserve">hal-00474781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « drôle de guerre »</w:t>
+                <w:t xml:space="preserve">Le bilan de la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.36-37, 2010</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.44-45, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474672v1</w:t>
+                <w:t xml:space="preserve">hal-00474677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bilan de la campagne</w:t>
+                <w:t xml:space="preserve">Les troupes de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.44-45, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.60-61, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474677v1</w:t>
+                <w:t xml:space="preserve">hal-00474742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces terrestres allemandes</w:t>
+                <w:t xml:space="preserve">Les déplacements de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.220-227, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.134-135, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474781v1</w:t>
+                <w:t xml:space="preserve">hal-00474761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troupes de sécurité</w:t>
+                <w:t xml:space="preserve">Police de sécurité et SD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.60-61, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.66-67, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474742v1</w:t>
+                <w:t xml:space="preserve">hal-00474744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défense nationale</w:t>
+                <w:t xml:space="preserve">La bataille du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.32-35, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.40-41, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474671v1</w:t>
+                <w:t xml:space="preserve">hal-00474674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre les maquis</w:t>
+                <w:t xml:space="preserve">Abwehr et Geheime Feldpolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.210-211, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.64-65, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474778v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le morcellement de la France</w:t>
+                <w:t xml:space="preserve">hal-00474748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.50-51, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.42-43, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Abwehr et Geheime Feldpolizei</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le morcellement de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.64-65, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.50-51, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474748v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille de France</w:t>
+                <w:t xml:space="preserve">La Waffen-SS, milice politique au service d’une idéologie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Romer; Laurent Henninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armées privées, armées d'État. Actes du colloque des 27 et 28 mars 2008, Hôtel national des Invalides, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRSEM (Institut de recherche stratégique de l'École militaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-204, 2010, (Etudes de l'IRSEM, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.42-43, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.32-35, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRSEM (Institut de recherche stratégique de l'École militaire)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01100423v1</w:t>
+                <w:t xml:space="preserve">hal-00474671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déplacements de population</w:t>
+                <w:t xml:space="preserve">La lutte contre les maquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.134-135, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.210-211, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474761v1</w:t>
+                <w:t xml:space="preserve">hal-00474778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Police de sécurité et SD</w:t>
+                <w:t xml:space="preserve">L'état des forces au 10 mai 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.66-67, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.38-39, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474744v1</w:t>
+                <w:t xml:space="preserve">hal-00474673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille du Nord</w:t>
+                <w:t xml:space="preserve">La Luftwaffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.40-41, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.228-231, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474674v1</w:t>
+                <w:t xml:space="preserve">hal-00474782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'état des forces au 10 mai 1940</w:t>
+                <w:t xml:space="preserve">La « drôle de guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.38-39, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.36-37, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474673v1</w:t>
+                <w:t xml:space="preserve">hal-00474672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Luftwaffe</w:t>
+                <w:t xml:space="preserve">La Feldgendarmerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.228-231, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.62-63, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474782v1</w:t>
+                <w:t xml:space="preserve">hal-00474743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation italienne</w:t>
               </w:r>
@@ -3732,243 +3739,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Objectifs, méthodes et premiers résultats d’un inventaire des vestiges de la Seconde Guerre mondiale en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Capps-Tunwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Ouest. Supplément</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction, [supplément 13], pp.367-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jenseits der Schlacht. Menschliche Verluste als Schlüssel zur Analyse militärischer Einsatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Liesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51, pp.389-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/fr.2024.1.113918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801848v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-05081820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Winfried Heinemann, Unternehmen &amp;quot;Walküre&amp;quot;. Eine Militärgeschichte des 20. Juli 1944, Berlin, De Gruyter / Oldenbourg, 2019 (Zeitalter der Weltkriege, 21), ISBN 978-3-11-063275-0</w:t>
               </w:r>
@@ -4281,173 +4288,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der Human Intelligence in der Britischen Kriegführung 1939–1945</w:t>
+                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der »Human Intelligence« in der Britischen Kriegführung 1939–1945, Paderborn, Ferdinand Schöningh, 2016 (Krieg in der Geschichte, 95)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561734v1</w:t>
+                <w:t xml:space="preserve">hal-04160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der »Human Intelligence« in der Britischen Kriegführung 1939–1945, Paderborn, Ferdinand Schöningh, 2016 (Krieg in der Geschichte, 95)</w:t>
+                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der Human Intelligence in der Britischen Kriegführung 1939–1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160069v1</w:t>
+                <w:t xml:space="preserve">hal-02561734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cüppers, Walther Rauff - in deutschen Diensten. Vom Naziverbrecher zum BND-Spion, Darmstadt, Wissenschaftliche Buchgesellschaft, 2013</w:t>
               </w:r>
@@ -4663,547 +4670,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Cochet (dir.), Expérience combattante – XIXe-XXIe siècles. Tome I : Former les soldats au feu, Paris, Riveneuve, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (113), p. 237-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jasper Andreas, Zweierlei Weltkriege? Kriegserfahrungen deutscher Soldaten in Ost und West 1939–1945, Paderborn, Schöningh, 2011 (Krieg in der Geschichte, 66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">François Cochet (dir.), Expérience combattante – XIXe-XXIe siècles. Tome I : Former les soldats au feu, Paris, Riveneuve, 2011</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohrkamp René, »Weltanschaulich gefestigte Kämpfer«. Die Soldaten der Waffen-SS 1933– 1945. Organisation – Personal – Sozialstrukturen, Paderborn, Schöningh, 2010 (Krieg in der Geschichte, 61)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15463/rec.1189737945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Longerich, Himmler, Paris, Héloïse d’Ormesson, 2010 (trad. 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (113), p. 237-257</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (112), p. 243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Toppe, Militär und Kriegsvölkerrecht. Rechtsnorm, Fachdiskurs und Kriegspraxis in Deutschland 1899–1940, Munich, Oldenbourg, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Neitzel, Harald Welzer, Soldaten. Protokolle vom Kämpfen, Töten und Sterben, Frankfurt/M., S. Fischer, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wyss Marco, Un Suisse au service de la SS, Franz Riedweg (1907-2005), Neuchâtel, Éditions Alphil/Presses universitaires suisses, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2 (110), p. 196-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159900v1</w:t>
-              </w:r>
-[...299 lines deleted...]
-                <w:t xml:space="preserve">hal-04159943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Frank Meyer, Blutiges Edelweiß. Die 1. Gebirgs-Division im Zweiten Weltkrieg, Berlin, Christoph Links Verlag, 2007</w:t>
               </w:r>
@@ -6638,831 +6645,831 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Normandie, Programme Collectif de Recherche, Rapport de PCR 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2023, 214 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Normandie. Programme Collectif de Recherche. Rapport de septième année d'opération 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louise Aymard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Capps-Tunwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2022, 342 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Normandie, Programme Collectif de Recherche, Rapport de sixième année d'opération 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Capps-Tunwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2023, 214 p</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2021, 140 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Normandie, Programme Collectif de Recherche, Rapport de cinquième année d'opération 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Capps-Tunwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2020, 138 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Basse-Normandie, Programme Collectif de Recherche, Rapport d'opération annuelle 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Capps-Tunwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Région Normandie. 2018, 129 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Basse-Normandie. Programme Collectif de Recherche. Rapport de deuxième année d'opération triennale 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Capps-Tunwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; Institut national de recherches archéologiques préventives (INRAP); Conseil départemental du Calvados; Conseil départemental de la Manche; Conseil départemental de l'Orne; Région Normandie. 2022, 342 p</w:t>
+              <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Normandie - MRSH; INRAP; Conseil départemental du Calvados; Conseil départemental de la Manche; Communauté de communes de Saint-Pierre-Eglise (Manche); Région Normandie. 2017, 163 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines des vestiges de la Seconde Guerre mondiale en Basse-Normandie, Programme Collectif de Recherche, Rapport de première année d'opération triennale 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...534 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Normandie; Université de Caen Basse Normandie; INRAP; Conseil départemental du Calvados; Conseil départemental de la Manche; Région Basse-Normandie. 2016, 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7657,51 +7664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ego.1939-1945.crhq.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/combattre-en-dictature--9782262097004.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.leleu.2022.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pruschwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pohl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159632v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840492v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733226v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irsem.fr/data/files/irsem/documents/document/file/878/Etudes%20n%C2%B02%20Vol2_Romer-Henningerfinal_xtrct_.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474744v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertilotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Canali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Liesen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2024.1.113918" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capps-Tunwell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gabriel-Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.642.0097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-29WN62GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/rec.1189737945" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.342.0821" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u54f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04390016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04388246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Loizeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ego.1939-1945.crhq.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/combattre-en-dictature--9782262097004.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.leleu.2022.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pruschwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pohl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irsem.fr/data/files/irsem/documents/document/file/878/Etudes%20n%C2%B02%20Vol2_Romer-Henningerfinal_xtrct_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertilotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Canali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capps-Tunwell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Liesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2024.1.113918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gabriel-Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.642.0097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-29WN62GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/rec.1189737945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.342.0821" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u54f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04390016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04388246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Loizeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>