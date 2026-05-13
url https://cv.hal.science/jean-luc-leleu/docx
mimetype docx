--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -2195,929 +2195,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forces terrestres allemandes</w:t>
+                <w:t xml:space="preserve">Abwehr et Geheime Feldpolizei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.220-227, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.64-65, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474781v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le bilan de la campagne</w:t>
+                <w:t xml:space="preserve">hal-00474748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.44-45, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.42-43, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les troupes de sécurité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le morcellement de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.60-61, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.50-51, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Waffen-SS, milice politique au service d’une idéologie d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Christophe Romer; Laurent Henninger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armées privées, armées d'État. Actes du colloque des 27 et 28 mars 2008, Hôtel national des Invalides, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRSEM (Institut de recherche stratégique de l'École militaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-204, 2010, (Etudes de l'IRSEM, 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.134-135, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Police de sécurité et SD</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bataille du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.66-67, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.40-41, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bataille du Nord</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police de sécurité et SD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.40-41, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.66-67, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abwehr et Geheime Feldpolizei</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La défense nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thiery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.64-65, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.32-35, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bataille de France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre les maquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.42-43, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.210-211, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le morcellement de la France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces terrestres allemandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.50-51, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.220-227, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRSEM (Institut de recherche stratégique de l'École militaire)</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01100423v1</w:t>
+                <w:t xml:space="preserve">hal-00474781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La défense nationale</w:t>
+                <w:t xml:space="preserve">Les troupes de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.32-35, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.60-61, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474671v1</w:t>
+                <w:t xml:space="preserve">hal-00474742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lutte contre les maquis</w:t>
+                <w:t xml:space="preserve">Le bilan de la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Leleu; Françoise Passera; Jean Quellien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France pendant la Seconde Guerre mondiale. Atlas historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.210-211, 2010, 978-2-213-65461-4</w:t>
+              <w:t xml:space="preserve">, Fayard; Ministère de la Défense [France], pp.44-45, 2010, 978-2-213-65461-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474778v1</w:t>
+                <w:t xml:space="preserve">hal-00474677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'état des forces au 10 mai 1940</w:t>
               </w:r>
@@ -3955,187 +3955,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A l'épreuve de la dictature. Le naufrage moral de la Wehrmacht en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Valeurs et vertus, 3 (48), pp.143-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.048.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Winfried Heinemann, Unternehmen &amp;quot;Walküre&amp;quot;. Eine Militärgeschichte des 20. Juli 1944, Berlin, De Gruyter / Oldenbourg, 2019 (Zeitalter der Weltkriege, 21), ISBN 978-3-11-063275-0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, 3 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/frrec.2021.4.85125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160115v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04159464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand tombe la frontière... Appropriation mémorielle et processus de patrimonialisation du &amp;quot;Mur de l'Atlantique&amp;quot; en Basse-Normandie</w:t>
               </w:r>
@@ -4288,173 +4288,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der »Human Intelligence« in der Britischen Kriegführung 1939–1945, Paderborn, Ferdinand Schöningh, 2016 (Krieg in der Geschichte, 95)</w:t>
+                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der Human Intelligence in der Britischen Kriegführung 1939–1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160069v1</w:t>
+                <w:t xml:space="preserve">hal-02561734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der Human Intelligence in der Britischen Kriegführung 1939–1945</w:t>
+                <w:t xml:space="preserve">Falko Bell, Britische Feindaufklärung im Zweiten Weltkrieg. Stellenwert und Wirkung der »Human Intelligence« in der Britischen Kriegführung 1939–1945, Paderborn, Ferdinand Schöningh, 2016 (Krieg in der Geschichte, 95)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561734v1</w:t>
+                <w:t xml:space="preserve">hal-04160069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cüppers, Walther Rauff - in deutschen Diensten. Vom Naziverbrecher zum BND-Spion, Darmstadt, Wissenschaftliche Buchgesellschaft, 2013</w:t>
               </w:r>
@@ -4507,710 +4507,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jens Westemeier, Himmlers Krieger. Joachim Peiper und die Waffen-SS in Krieg und Nachkriegszeit, Paderborn, Schöningh, 2014 (Krieg in der Geschichte, 71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francia-Recensio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Débarquement au village. Opinions et quotidien dans le Bessin en juin 1944</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.97-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.642.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/annor.642.0097⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01102537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cochet (dir.), Expérience combattante – XIXe-XXIe siècles. Tome I : Former les soldats au feu, Paris, Riveneuve, 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (113), p. 237-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jens Westemeier, Himmlers Krieger. Joachim Peiper und die Waffen-SS in Krieg und Nachkriegszeit, Paderborn, Schöningh, 2014 (Krieg in der Geschichte, 71)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Andreas, Zweierlei Weltkriege? Kriegserfahrungen deutscher Soldaten in Ost und West 1939–1945, Paderborn, Schöningh, 2011 (Krieg in der Geschichte, 66)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3</w:t>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">François Cochet (dir.), Expérience combattante – XIXe-XXIe siècles. Tome I : Former les soldats au feu, Paris, Riveneuve, 2011</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Longerich, Himmler, Paris, Héloïse d’Ormesson, 2010 (trad. 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (113), p. 237-257</w:t>
+              <w:t xml:space="preserve">, 2011, 4 (112), p. 243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jasper Andreas, Zweierlei Weltkriege? Kriegserfahrungen deutscher Soldaten in Ost und West 1939–1945, Paderborn, Schöningh, 2011 (Krieg in der Geschichte, 66)</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohrkamp René, »Weltanschaulich gefestigte Kämpfer«. Die Soldaten der Waffen-SS 1933– 1945. Organisation – Personal – Sozialstrukturen, Paderborn, Schöningh, 2010 (Krieg in der Geschichte, 61)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15463/rec.1189737945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rohrkamp René, »Weltanschaulich gefestigte Kämpfer«. Die Soldaten der Waffen-SS 1933– 1945. Organisation – Personal – Sozialstrukturen, Paderborn, Schöningh, 2010 (Krieg in der Geschichte, 61)</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Toppe, Militär und Kriegsvölkerrecht. Rechtsnorm, Fachdiskurs und Kriegspraxis in Deutschland 1899–1940, Munich, Oldenbourg, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Peter Longerich, Himmler, Paris, Héloïse d’Ormesson, 2010 (trad. 2008)</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wyss Marco, Un Suisse au service de la SS, Franz Riedweg (1907-2005), Neuchâtel, Éditions Alphil/Presses universitaires suisses, 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 4 (112), p. 243-253</w:t>
+              <w:t xml:space="preserve">, 2011, 2 (110), p. 196-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Andreas Toppe, Militär und Kriegsvölkerrecht. Rechtsnorm, Fachdiskurs und Kriegspraxis in Deutschland 1899–1940, Munich, Oldenbourg, 2007</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Neitzel, Harald Welzer, Soldaten. Protokolle vom Kämpfen, Töten und Sterben, Frankfurt/M., S. Fischer, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francia-Recensio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 3</w:t>
+              <w:t xml:space="preserve">, 2011, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159962v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04159900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Frank Meyer, Blutiges Edelweiß. Die 1. Gebirgs-Division im Zweiten Weltkrieg, Berlin, Christoph Links Verlag, 2007</w:t>
               </w:r>
@@ -5730,165 +5730,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haut commandement militaire allemand</w:t>
+                <w:t xml:space="preserve">Waffen-SS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.575</w:t>
+              <w:t xml:space="preserve">, 2015, pp.1406-1407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234017v1</w:t>
+                <w:t xml:space="preserve">hal-01234018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waffen-SS</w:t>
+                <w:t xml:space="preserve">Haut commandement militaire allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Leleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.1406-1407</w:t>
+              <w:t xml:space="preserve">, 2015, pp.575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234018v1</w:t>
+                <w:t xml:space="preserve">hal-01234017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7664,51 +7664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ego.1939-1945.crhq.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/combattre-en-dictature--9782262097004.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.leleu.2022.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pruschwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pohl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irsem.fr/data/files/irsem/documents/document/file/878/Etudes%20n%C2%B02%20Vol2_Romer-Henningerfinal_xtrct_.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertilotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Canali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capps-Tunwell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Liesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2024.1.113918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160115v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85125" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gabriel-Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561734v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.642.0097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-29WN62GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/rec.1189737945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.342.0821" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u54f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04390016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04388246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Loizeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ego.1939-1945.crhq.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-19-CE27-0002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Leleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/combattre-en-dictature--9782262097004.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/perri.leleu.2022.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Uhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pruschwitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Pohl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daeffler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Passera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Quellien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165863" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.165908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073121v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thiery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irsem.fr/data/files/irsem/documents/document/file/878/Etudes%20n%C2%B02%20Vol2_Romer-Henningerfinal_xtrct_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474674v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474744v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertilotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Canali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05081820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Capps-Tunwell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Liesen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/fr.2024.1.113918" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159464v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2021.4.85125" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02553054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gabriel-Loizeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.20019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561735v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02561734v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.642.0097" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-29WN62GR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159968v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/rec.1189737945" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159875v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016761v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.342.0821" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234018v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234017v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Eismann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558218v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03917402v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Simonin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u54f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160149v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724965v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sauvage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04399242v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04396727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04390016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04388246v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Loizeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>