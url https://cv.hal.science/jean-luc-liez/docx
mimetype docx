--- v0 (2026-03-19)
+++ v1 (2026-05-26)
@@ -100,312 +100,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour de la famille d'Amboise-Saint-Belin : un aperçu de la sculpture enBarrois-Bassigny (1475-1535)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Centre Européen d'Etudes Bourguignonnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.PCEEB.5.143863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait d'un bibliophile : Armand Poisson (1861-1943)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre des amis du musée Louis-Philippe du château d'Eu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.35-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mise au tombeau de Claude Bornot à Saint-Vorles de Châtillon-sur-Seine. Quelques observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique du Châtillonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 06, pp.6-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le 160e anniversaire de la SHACT, une commémoration atypique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires et travaux de la Société historique et archéologique de Château-Thierry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, III, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050431v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-05050329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sculpteur Jean-Bernard Descomps (Agen, 14/15/1872-Paris, 10/08/1948) et l'arrondissement de Château-Thierry</w:t>
               </w:r>
@@ -1590,151 +1590,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remarques sur les sculptures et les peintures de l’église Saint-Martin de Rigny-le-Ferron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moulages, copies et répliques, restaurations et pastiches dans la sculpture champenoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940456v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03940474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard(s) sur l'héraldique à Troyes au XVIe siècle</w:t>
               </w:r>
@@ -3926,1041 +3926,1041 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (29)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Montgueux, église Sainte-Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Châlons-en-Champagne, cathédrale Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 23 rue Mitantier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Troyes, maison 5 rue Linard Gonthier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison du Dauphin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Trouans (Trouan-le-Petit), église Saint-Pierre-et-Saint-Paul</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 26 rue Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épagne, église Saint-Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Ferté-Milon, château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARMMA. Armorial monumental du Moyen-Âge [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trouans (Trouan-le-Petit), église Saint-Pierre-et-Saint-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 5 rue Linard Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Royaucourt-et-Chailvet, pièce erratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 12 rue Linard Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignory, église Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 27 rue Raymond Poincaré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laon, église Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troyes, maison 13 rue de la Trinité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septmonts (Aisne), château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...570 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5060,51 +5060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fère-en-Tardenois, château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5204,51 +5204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troyes, hôtel Jouvénal des Ursins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5737,136 +5737,67 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tocquet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaires des célébrités auboises</w:t>
+              <w:t xml:space="preserve">Dictionnaire des célébrités auboises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5876,78 +5807,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mise au tombeau de Ceffonds (Haute-Marne) et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5891,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Ceffonds, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Haut-Marnais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299, pp.222, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6014,339 +5945,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar-sur-Aube, église Saint-Maclou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bar-sur-Aube, église Saint-Maclou</w:t>
+                <w:t xml:space="preserve">Baulne-en-Brie, église Saint-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951851v1</w:t>
+                <w:t xml:space="preserve">hal-02951868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baulne-en-Brie, église Saint-Barthélemy</w:t>
+                <w:t xml:space="preserve">Brienne-le-Château, maison Grande-Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951868v1</w:t>
+                <w:t xml:space="preserve">hal-02951892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brienne-le-Château, maison Grande-Rue</w:t>
+                <w:t xml:space="preserve">Avirey-Lingey, église Saint-Phal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951892v1</w:t>
+                <w:t xml:space="preserve">hal-02951951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avirey-Lingey, église Saint-Phal</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">Un prince et ses archives : Xavier de Saxe et Zabeltitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, pp.155-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6356,51 +6287,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer la paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Liez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6416,51 +6347,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer la paix en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Reims, Troyes, France. EPURE Éditions et presses universitaires de Reims, pp.286, 2016, 978-2-37496-025-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6470,114 +6401,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'art des trinitaires en Europe : XIIIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Liez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Nancy 2, 2000. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...28 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000NAN21015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6724,51 +6655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050329v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PCEEB.5.143863" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01808732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04160665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768465v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liralest.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vogel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plagnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fusier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bresc-Bautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04061627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04061622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03162443v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03162418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951945v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051269v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336911v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951868v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951892v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781018v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547294v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21015" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Liez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PCEEB.5.143863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050431v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050444v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01800775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01808732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780963v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791887v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940474v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951846v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04160665v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01782905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781058v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01778480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01768465v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liralest.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corbet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vogel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plagnieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fusier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bresc-Bautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesmati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04061627v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01791893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04061622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03296405v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03162418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03162443v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951945v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951979v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951971v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952994v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951861v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951913v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952018v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951937v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952067v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02952030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03336911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laurent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951851v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951892v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01781018v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02547294v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>