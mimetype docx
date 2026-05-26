--- v0 (2026-03-17)
+++ v1 (2026-05-26)
@@ -364,325 +364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
+                <w:t xml:space="preserve">Mechanical softening of CuX alloys at elevated temperatures studied via high temperature scanning indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marcel Sos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Adogou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Sebastian Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+                <w:t xml:space="preserve">Enrico Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 240, pp.112865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-024-01466-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04795120v1</w:t>
+                <w:t xml:space="preserve">emse-04661978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical softening of CuX alloys at elevated temperatures studied via high temperature scanning indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update of the HTSI method: Application to the characterization of mechanical properties of CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; from RT to 800°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Sos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+                <w:t xml:space="preserve">Benedicte Adogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Bruns</w:t>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Bruder</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 240, pp.112865. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43578-024-01466-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04661978v1</w:t>
+                <w:t xml:space="preserve">emse-04795120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of softening kinetics in cold-rolled pure aluminum and copper using high-temperature scanning indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.112171. </w:t>
@@ -766,563 +766,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04170743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484851v1</w:t>
+                <w:t xml:space="preserve">hal-03214795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Scanning Indentation: A new method to investigate in situ metallurgical evolution along temperature ramps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Baral</w:t>
+                <w:t xml:space="preserve">Real-time high-temperature scanning indentation: Probing physical changes in thin-film metallic glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Comby-Dassonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Borroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (12), pp.2383-2396. </w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.101126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43578-021-00107-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2021.101126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214795v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
+                <w:t xml:space="preserve">Indentation creep vs. indentation relaxation: A matter of strain rate definition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 781, pp.139246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04511430v1</w:t>
+                <w:t xml:space="preserve">emse-04511474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indentation creep vs. indentation relaxation: A matter of strain rate definition?</w:t>
+                <w:t xml:space="preserve">Extrinsic Measurement of Carbon Black Aggregate Distribution within a Fluoroelastomer Matrix from Nanoindentation Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fradet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 781, pp.139246. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.6716-6726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.9b20286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04511474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04511430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new long-term indentation relaxation method to measure creep properties at the micro-scale with application to fused silica and PMMA</w:t>
               </w:r>
@@ -1464,64 +1464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Laurent-Brocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1719,77 +1719,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental analysis of indentation relaxation test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1830,602 +1830,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to determine the true projected contact area using nanoindentation testing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-scale chemical characterization of a ground metallurgical-grade silicon powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Kewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Hoummada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.004⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 270, pp.98-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01500778v1</w:t>
+                <w:t xml:space="preserve">hal-02389858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale chemical characterization of a ground metallurgical-grade silicon powder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method to determine the true projected contact area using nanoindentation testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 270, pp.98-103. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (Issue : 7-8), pp.410-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389858v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01500778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the second harmonic method applicable for thin films mechanical properties characterization by nanoindentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sequential elutriation behavior of wide particle size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Kewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guillonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bec</w:t>
+                <w:t xml:space="preserve">Emmanuel Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1013517⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.230-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111329v1</w:t>
+                <w:t xml:space="preserve">hal-02389827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequential elutriation behavior of wide particle size distributions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the second harmonic method applicable for thin films mechanical properties characterization by nanoindentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Kewes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 286, pp.230-239. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1013517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1013517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389827v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to minimize displacement measurement uncertainties using dynamic nanoindentation testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,77 +2606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of mechanical properties by nanoindentation independently of indentation depth measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Skrzypczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guerret-Piecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2838,235 +2838,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00304769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple guide to determine elastic properties of films on substrate from nanoindentation experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Tonck</w:t>
+                <w:t xml:space="preserve">A new index to estimate the strain rate sensitivity of glassy polymers using conical/pyramidal indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86, pp.5347-5358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600660856⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5667-5677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600778682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123591v1</w:t>
+                <w:t xml:space="preserve">hal-00513712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new index to estimate the strain rate sensitivity of glassy polymers using conical/pyramidal indentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Kermouche</w:t>
+                <w:t xml:space="preserve">A simple guide to determine elastic properties of films on substrate from nanoindentation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bergheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5667-5677. </w:t>
+              <w:t xml:space="preserve">, 2006, 86, pp.5347-5358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600778682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430600660856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513712v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard UV-curable organo-mineral coatings for optical applications</w:t>
               </w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature effets on mechanical properties of zinc dithiophosphate tribolfilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology and Friction of Compressed Polymer Layers Adsorbed on Solid Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,90 +3752,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Temperature Scanning Indentation : une méthode rapide pour quantifier les cinétiques de restauration des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Tiphéne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Comby-Dassonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4190,77 +4190,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation : identification des propriétés mécaniques par détection synchrone de la seconde harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate and temperature effects on mechanical properties of zinc dithiophosphate tribofilms measured by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,77 +4494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical properties of boundary lubricating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5101,51 +5101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydrostatic pressure on elastic properties of ZDTP tribofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5345,51 +5345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Chanal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moreaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sotta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Georges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAD905E81A07F1FED4227713B0856337E7540318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Male" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loubet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989538" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/658D2C16658DF2545B76459D8D8C85DA738E6144/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moreaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vovelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05325866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadlallah Abouhadid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Adogou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sao Joao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111269" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Chanal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moreaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sotta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04661978v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Sos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiph&#233;ne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bruns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bruder" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04795120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Adogou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-024-01466-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04170743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112171" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43578-021-00107-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484851v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tiphene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Borroto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2021.101126" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139246" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04511430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fradet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lacroix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b20286" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389797v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kermouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bergheau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Loubet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103095" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02007638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laurent-Brocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.04.053" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thevenet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fayolle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chauss&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.06.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2017.203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01500778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233;lie Man&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Guerret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600778682" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00110864v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Last" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janyce Franc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pavan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.07.177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBRQMQ5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ohmae" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kinoshita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-3595-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Georges" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996102" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAD905E81A07F1FED4227713B0856337E7540318/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Male" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Kapsa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Loubet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989538" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/658D2C16658DF2545B76459D8D8C85DA738E6144/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05417589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Moreaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Grill" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vovelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thevenet Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vanel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>